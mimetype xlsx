--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -74,51 +74,51 @@
     <xf borderId="0" xfId="0" numFmtId="0" fontId="0" fillId="0"/>
     <xf borderId="1" xfId="0" numFmtId="0" fontId="0" fillId="0"/>
     <xf borderId="0" xfId="0" numFmtId="14" fontId="0" fillId="0" applyNumberFormat="1"/>
     <xf fillId="2" fontId="0" numFmtId="0" borderId="0" applyFill="1" applyFont="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf fillId="0" fontId="0" numFmtId="102" borderId="0" applyFill="0" applyFont="0" applyNumberFormat="1" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I305"/>
+  <dimension ref="A1:I573"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="24.200000000000003"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="123.20000000000002"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="24.200000000000003"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="14.3"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="14.3"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="9.9"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="25.3"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="25.3"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="9.9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Course Abbreviation</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Course Title</t>
@@ -141,13612 +141,25566 @@
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Length</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Format</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>IACCCA</t>
+          <t>DCACIT</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Implementing &amp; Administering Cisco Catalyst Center for Assurance v3.x</t>
+          <t>Troubleshooting Cisco Application Centric Infrastructure v5.2</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/10/26</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I2" s="4" t="n">
-        <v>4495.0</v>
+        <v>2095.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>ENSLD</t>
+          <t>WLCOR</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Designing Cisco Enterprise Networks v1.1</t>
+          <t>Implementing and Operating Cisco Wireless Core Technologies</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I3" s="4" t="n">
-        <v>4095.0</v>
+        <v>4395.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>SFWIPA</t>
+          <t>PRNE</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Advanced Techniques for Cisco Firewall Threat Defense and Intrusion Prevention</t>
+          <t>Programming for Network Engineers v2.0</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I4" s="4" t="n">
-        <v>3995.0</v>
+        <v>3595.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>INTUCSX</t>
+          <t>SFWIPF</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Administering Cisco UCS X-Series Solutions with Intersight</t>
+          <t>Fundamentals of Cisco Firewall Threat Defense and Intrusion Prevention</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I5" s="4" t="n">
-        <v>4495.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>SDWOTS</t>
+          <t>ENCC</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Cisco SD-WAN Operations, Troubleshooting, and Best Practices</t>
+          <t>Designing and Implementing Cloud Connectivity</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I6" s="4" t="n">
-        <v>4495.0</v>
+        <v>3295.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>CCNAAUTO</t>
+          <t>SFWIPA</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Automating Networks Using Cisco Platforms</t>
+          <t>Advanced Techniques for Cisco Firewall Threat Defense and Intrusion Prevention</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I7" s="4" t="n">
-        <v>4495.0</v>
+        <v>3995.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>ENAUTO</t>
+          <t>NCS540HWE</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Automating and Programming Cisco Enterprise Solutions</t>
+          <t>Implementing the Cisco NCS540 Series Routers</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I8" s="4" t="n">
-        <v>4595.0</v>
+        <v>4395.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>DCNX</t>
+          <t>CCNA</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Implementing Cisco NX-OS Switches and Fabrics in the Data Center</t>
+          <t>Implementing and Administering Cisco Solutions v2.X</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I9" s="4" t="n">
-        <v>4595.0</v>
+        <v>4195.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>MNDFC</t>
+          <t>DCUCAI</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Managing LAN Networks with Cisco Nexus Dashboard</t>
+          <t>Administering Cisco Data Center Unified Computing System with Intersight v6.0</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I10" s="4" t="n">
-        <v>4495.0</v>
+        <v>4195.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>SPCOR</t>
+          <t>DCNDE</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Implementing and Operating Cisco Service Provider Network Core Technologies</t>
+          <t> Cisco Data Center Nexus Dashboard Essentials v2</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I11" s="4" t="n">
         <v>4395.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>SDAOTS</t>
+          <t>ENCOR</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Cisco Software-Defined Access (SDA): Use Case Implementation, Operations, &amp; Troubleshooting</t>
+          <t>Implementing and Operating Cisco Enterprise Network Core Technologies v1.4</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I12" s="4" t="n">
-        <v>4495.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>DCAIE</t>
+          <t>ENSDWI</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>AI Solutions on Cisco Infrastructure Essentials</t>
+          <t>Implementing Cisco SD-WAN Solutions v3.X</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I13" s="4" t="n">
-        <v>3500.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>ENWLSD</t>
+          <t>C98WF7</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Designing Cisco Enterprise Wireless Networks</t>
+          <t>Implementing and Administering Cisco Catalyst 9800 and WIFI7</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I14" s="4" t="n">
-        <v>4295.0</v>
+        <v>3395.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>DCITv7.2</t>
+          <t>ACISEC</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Troubleshooting Cisco Data Center Infrastructure v7.2</t>
+          <t>Implementing Cisco ACI Security</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>12/3/26</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I15" s="4" t="n">
-        <v>4595.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>SDAINT</t>
+          <t>DCACIA</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Introduction to SDA and Catalyst Center</t>
+          <t> Implementing Cisco Application Centric Infrastructure - Advanced v1.2</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>10/6/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I16" s="4" t="n">
-        <v>2495.0</v>
+        <v>4495.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>WLFNDU</t>
+          <t>DCCOR</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Understanding Cisco Wireless Foundations</t>
+          <t>Implementing and Operating Cisco Data Center Core Technologies</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I17" s="4" t="n">
-        <v>4295.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>SDWOTS</t>
+          <t>ENAUTO</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Cisco SD-WAN Operations, Troubleshooting, and Best Practices</t>
+          <t>Automating and Programming Cisco Enterprise Solutions</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I18" s="4" t="n">
-        <v>4495.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>C98WF7</t>
+          <t>DCACI</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Implementing and Administering Cisco Catalyst 9800 and WIFI7</t>
+          <t> Implementing Cisco Application Centric Infrastructure</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>10/13/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I19" s="4" t="n">
-        <v>3395.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>ENCOR</t>
+          <t>ENSLD</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Implementing and Operating Cisco Enterprise Network Core Technologies v1.4</t>
+          <t>Designing Cisco Enterprise Networks v1.1</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I20" s="4" t="n">
         <v>4295.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>WLCOR</t>
+          <t>IP6FD</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Implementing and Operating Cisco Wireless Core Technologies</t>
+          <t>IPv6 Fundamentals, Design, and Deployment v4.1</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I21" s="4" t="n">
-        <v>4395.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>SFWIPF</t>
+          <t>ENWLSI</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Fundamentals of Cisco Firewall Threat Defense and Intrusion Prevention</t>
+          <t>Implementing Cisco Enterprise Wireless Networks v2.0</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I22" s="4" t="n">
-        <v>4000.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>DCIDv8.X</t>
+          <t>BGP</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Designing Cisco Data Center Infrastructure 8.X</t>
+          <t>Configuring BGP on Cisco Routers v4.X</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I23" s="4" t="n">
-        <v>4095.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>SDAOTS</t>
+          <t>SDSI</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Cisco Software-Defined Access (SDA): Use Case Implementation, Operations, &amp; Troubleshooting</t>
+          <t>Designing Cisco Security Infrastructure</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I24" s="4" t="n">
-        <v>4495.0</v>
+        <v>4400.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>ECMS</t>
+          <t>CLWXCALL</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Engineering Cisco Meraki Solutions</t>
+          <t>The Essentials of Webex Calling</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>11/5/26</t>
+          <t>12/9/26</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I25" s="4" t="n">
-        <v>3795.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>INTUCSX</t>
+          <t>CCFND</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Administering Cisco UCS X-Series Solutions with Intersight</t>
+          <t>Cisco Catalyst Center Foundations</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I26" s="4" t="n">
-        <v>4495.0</v>
+        <v>4395.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>ENCC</t>
+          <t>DCUCAI</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Designing and Implementing Cloud Connectivity</t>
+          <t>Administering Cisco Data Center Unified Computing System with Intersight v6.0</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I27" s="4" t="n">
-        <v>3295.0</v>
+        <v>4195.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>PRNE</t>
+          <t>SCOR</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Programming for Network Engineers v2.0</t>
+          <t>Implementing and Operating Cisco Security Core Technologies v3</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I28" s="4" t="n">
-        <v>3595.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>DCNDE</t>
+          <t>ENWLSD</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t> Cisco Data Center Nexus Dashboard Essentials v2</t>
+          <t>Designing Cisco Enterprise Wireless Networks</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I29" s="4" t="n">
-        <v>4395.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>SFWIPA</t>
+          <t>CCNACBR</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Advanced Techniques for Cisco Firewall Threat Defense and Intrusion Prevention</t>
+          <t>Understanding Cisco Cybersecurity Operations Fundamentals </t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I30" s="4" t="n">
-        <v>3995.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>ENSLD</t>
+          <t>CLFNDU</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Designing Cisco Enterprise Networks v1.1</t>
+          <t>Understanding Cisco Collaboration Foundations</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I31" s="4" t="n">
-        <v>4295.0</v>
+        <v>4195.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>DCACI</t>
+          <t>INDO</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t> Implementing Cisco Application Centric Infrastructure</t>
+          <t>Introduction to Nexus Dashboard Operations</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>12/17/26</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I32" s="4" t="n">
-        <v>4595.0</v>
+        <v>3895.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>BGP</t>
+          <t>DCNX</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Configuring BGP on Cisco Routers v4.X</t>
+          <t>Implementing Cisco NX-OS Switches and Fabrics in the Data Center</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I33" s="4" t="n">
-        <v>4295.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>CCFND</t>
+          <t>AUTOCOR</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Cisco Catalyst Center Foundations</t>
+          <t>Designing, Deploying and Managing Network Automation Systems</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I34" s="4" t="n">
-        <v>4395.0</v>
+        <v>4495.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>ENTEIT</t>
+          <t>WLFNDU</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Implementation &amp; Troubleshooting Networks using Cisco ThousandEyes</t>
+          <t>Understanding Cisco Wireless Foundations</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>12/16/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I35" s="4" t="n">
-        <v>2800.0</v>
+        <v>4295.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>AZ-2003</t>
+          <t>INTUCSX</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>AZ-2003: Deploy Cloud-Native Apps using Azure Container Apps</t>
+          <t>Administering Cisco UCS X-Series Solutions with Intersight</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>Microsoft</t>
+          <t>Cisco</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>1/29/27</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I36" s="4" t="n">
+        <v>4495.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00: Design and build integrated AI agent solutions in Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>11/4/26</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>11/6/26</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I37" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>91143</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>11/5/26</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>11/5/26</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G36" s="0" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I38" s="4" t="n">
-        <v>1295.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>SC-200T00</t>
+          <t>SC-5007</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
+          <t>SC-5007: Implement retention, eDiscovery, and Communication compliance in Microsoft Purview</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/6/26</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>11/6/26</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I39" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>AZ-400T00</t>
+          <t>PL-7002</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>AZ-400T00: Designing and Implementing Microsoft DevOps Solutions</t>
+          <t>PL-7002: Create and Manage Automated Processes by using Power Automate</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I40" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>AZ-140T00</t>
+          <t>AZ-900T00</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>AZ-140T00: Configuring and Operating Microsoft Azure Virtual Desktop</t>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>9/22/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I41" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>55215</v>
+        <v>91136</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>55215 SharePoint Online Power User</t>
+          <t>Excel - Part 1</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>9/22/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I42" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>55238</v>
+        <v>55215</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>55238: SharePoint Online for Administrators</t>
+          <t>55215 SharePoint Online Power User</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>9/23/26</t>
+          <t>11/10/26</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I43" s="4" t="n">
-        <v>1895.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>91-099</t>
+          <t>MS-4018</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Project 2019/2021/365 - Part 2</t>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>9/23/26</t>
+          <t>11/11/26</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>9/23/26</t>
+          <t>11/11/26</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I44" s="4" t="n">
-        <v>395.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>91143</v>
+        <v>91147</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
+          <t>Microsoft PowerPoint for Office 365: Part 1</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>11/11/26</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>11/11/26</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I45" s="4" t="n">
         <v>295.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>SC-5002</t>
+          <t>PBICRB</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>SC-5002: Secure Azure services and workloads with Microsoft Defender for Cloud regulatory compliance controls</t>
+          <t>Data Analysis using Power BI Desktop - Level 1 - Report Builder</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/12/26</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I46" s="4" t="n">
-        <v>695.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00</t>
+          <t>MS-4019</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+          <t>MS-4019: Transform your everyday business processes with agents </t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/12/26</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/12/26</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I47" s="4" t="n">
-        <v>2995.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="0" t="n">
-        <v>91138</v>
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>DP-3029</t>
+        </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Excel – Part 3</t>
+          <t>DP-3029: Work smarter with Copilot in Microsoft Fabric</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>9/29/26</t>
+          <t>11/12/26</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>9/29/26</t>
+          <t>11/12/26</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I48" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>AI-3003</t>
+          <t>MS-4017</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>AI-3003: Develop Natural Language Solutions in Azure</t>
+          <t>MS-4017: Manage and extend Microsoft 365 Copilot</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>9/29/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>9/29/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I49" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>MS-4018</t>
+          <t>SC-5008</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+          <t>SC-5008: Configure and govern entitlement with Microsoft Entra ID</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I50" s="4" t="n">
-        <v>495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>MS-ACCSP1</t>
+          <t>PBICDMD</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Access part one </t>
+          <t>Data Model Design using Power BI Desktop – Level 2</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I51" s="4" t="n">
-        <v>590.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="0" t="n">
-        <v>55128</v>
+      <c r="A52" s="0" t="inlineStr">
+        <is>
+          <t>AB-410T00</t>
+        </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>55128: Writing Reports with Report Builder and SSRS Level 2</t>
+          <t>AB-410T00: Build intelligent applications</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/18/26</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I52" s="4" t="n">
-        <v>1295.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00</t>
+          <t>SC-200T00</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00: Introduction to AI in Azure</t>
+          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I53" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>91137</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 2</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G53" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I54" s="4" t="n">
-        <v>2995.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00</t>
+          <t>SC-500T00</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00: Automating Administration with PowerShell</t>
+          <t>SC-500T00: Implement end-to-end security controls for cloud and AI workloads</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I55" s="4" t="n">
-        <v>2995.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>AI-200T00</t>
+          <t>AZ-040T00</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>AI-200T00: Develop AI cloud solutions on Azure</t>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I56" s="4" t="n">
         <v>2995.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>AI-103T00</t>
+          <t>MS-102T00</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
+          <t>MS-102T00: Microsoft 365 Administrator Essentials</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>10/8/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I57" s="4" t="n">
-        <v>2495.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A58" s="0" t="n">
+        <v>55342</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>AZ-800T00: Administer Windows Server Hybrid Core Infrastructure</t>
+          <t>55342: Supporting and Troubleshooting Windows 11</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>10/8/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I58" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>DP-900T00</t>
+          <t>PL-300T00</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>DP-900T00: Introduction to Microsoft Azure Data</t>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I59" s="4" t="n">
-        <v>695.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="0" t="n">
-        <v>91136</v>
+      <c r="A60" s="0" t="inlineStr">
+        <is>
+          <t>DP-600T00</t>
+        </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Excel for Office 365 (Desktop or Online): Part 1</t>
+          <t>DP-600T00: Implement analytics solutions using Microsoft Fabric</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>10/6/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>10/6/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I60" s="4" t="n">
-        <v>295.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>MS-ACCSP2</t>
+          <t>DP-300T00</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Access part two</t>
+          <t>DP-300T00: Administering Microsoft Azure SQL Solutions</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>10/6/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>10/7/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I61" s="4" t="n">
-        <v>590.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="0" t="n">
-        <v>55399</v>
+      <c r="A62" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00</t>
+        </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>55399: Implement and Manage Microsoft Intune</t>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>10/7/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I62" s="4" t="n">
-        <v>1895.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A63" s="0" t="n">
+        <v>91148</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+          <t>Microsoft PowerPoint for Office 365: Part 2</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>10/7/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I63" s="4" t="n">
-        <v>1895.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>PBICRB</t>
+          <t>91-098</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Data Analysis using Power BI Desktop - Level 1 - Report Builder</t>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>10/7/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>10/8/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I64" s="4" t="n">
-        <v>1100.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>DP-605T00</t>
+          <t>PBICAL</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>DP-605T00: Prepare and visualize data with Microsoft Power BI</t>
+          <t>Introduction to DAX for Power BI Desktop Users - Level 3</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>10/8/26</t>
+          <t>11/17/26</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>10/8/26</t>
+          <t>11/18/26</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I65" s="4" t="n">
-        <v>695.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="0" t="n">
-        <v>55268</v>
+      <c r="A66" s="0" t="inlineStr">
+        <is>
+          <t>SC-5003</t>
+        </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>55268: Microsoft Power Automate for End Users</t>
+          <t>SC-5003: Implement information protection and data loss prevention by using Microsoft Purview</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/18/26</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/18/26</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I66" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>PBICDMD</t>
+          <t>MS-4004</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Data Model Design using Power BI Desktop – Level 2</t>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I67" s="4" t="n">
-        <v>650.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00</t>
+          <t>AZ-1004</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
+          <t>AZ-1004: Deploy and configure Azure Monitor</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I68" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A69" s="0" t="n">
+        <v>55128</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+          <t>55128: Writing Reports with Report Builder and SSRS Level 2</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/19/26</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I69" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="inlineStr">
+        <is>
+          <t>MS-4023</t>
+        </is>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>MS-4023: Transform Ideas into Action with Copilot Chat</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G69" s="0" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I70" s="4" t="n">
-        <v>2995.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>SC-500T00</t>
+          <t>AZ-1002</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>SC-500T00: Implement end-to-end security controls for cloud and AI workloads</t>
+          <t>AZ-1002: Configure secure access to your workloads using Azure networking</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I71" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="0" t="n">
-        <v>55371</v>
+      <c r="A72" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00</t>
+        </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>55371: Windows Server Administration</t>
+          <t>AI-901T00: Introduction to AI in Azure</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I72" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="0" t="n">
-        <v>91139</v>
+      <c r="A73" s="0" t="inlineStr">
+        <is>
+          <t>91-099</t>
+        </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
+          <t>Microsoft Project 2019/2021/365 - Part 2</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I73" s="4" t="n">
-        <v>295.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A74" s="0" t="n">
+        <v>91149</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>MS-700T00: Manage collaboration and communication with Microsoft Teams</t>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>10/13/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I74" s="4" t="n">
-        <v>2495.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>DP-700T00</t>
+          <t>AZ-700T00</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>DP-700T00: Implement data engineering solutions using Microsoft Fabric</t>
+          <t>AZ-700T00: Design and Implement Microsoft Azure Networking Solutions</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>10/13/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I75" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00</t>
+          <t>PL-7001</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00: Microsoft Azure Administrator</t>
+          <t>PL-7001: Create and Manage Canvas Apps with Power Apps</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>10/13/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I76" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="0" t="n">
-        <v>91147</v>
+      <c r="A77" s="0" t="inlineStr">
+        <is>
+          <t>AI-3026</t>
+        </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+          <t>AI-3026: Develop AI agents on Azure</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I77" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="0" t="n">
-        <v>91140</v>
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>DP-3014</t>
+        </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 2</t>
+          <t>DP-3014: Build machine learning solutions using Azure Databricks</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I78" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="0" t="n">
-        <v>91137</v>
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>SC-5001</t>
+        </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Excel – Part 2</t>
+          <t>SC-5001: Configure SIEM security operations using Microsoft Sentinel</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I79" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>MS-102T00</t>
+          <t>AZ-2007</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>MS-102T00: Microsoft 365 Administrator Essentials</t>
+          <t>AZ-2007: Accelerate app development by using GitHub Copilot</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I80" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>AI-3016</t>
+          <t>DP-080T00</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>AI-3016: Develop Generative AI Apps in Azure</t>
+          <t>DP-080T00: Query and modify data with Transact-SQL</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/24/26</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I81" s="4" t="n">
-        <v>695.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>55342</v>
+        <v>91139</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>55342: Supporting and Troubleshooting Windows 11</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>10/22/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I82" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A83" s="0" t="n">
+        <v>91138</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+          <t>Excel – Part 3</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I83" s="4" t="n">
-        <v>395.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00</t>
+          <t>SC-900T00</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I84" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>MS-4004</t>
+          <t>AZ-2008</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
+          <t>AZ-2008: DevOps Foundations: The Core Principles and Practices</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>10/20/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>10/20/26</t>
+          <t>11/25/26</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I85" s="4" t="n">
-        <v>495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="0" t="n">
-        <v>55265</v>
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>55265: Microsoft PowerApps</t>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>10/20/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>10/21/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I86" s="4" t="n">
-        <v>1295.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>91148</v>
+        <v>55238</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+          <t>55238: SharePoint Online for Administrators</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>10/20/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>10/20/26</t>
+          <t>12/2/26</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I87" s="4" t="n">
-        <v>295.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>DP-601T00</t>
+          <t>SC-300T00</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>DP-601T00: Implement a Lakehouse with Microsoft Fabric</t>
+          <t>SC-300T00: Microsoft Identity and Access Administrator</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>10/21/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>10/21/26</t>
+          <t>12/3/26</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I88" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00: Administer Windows Server</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I89" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>55399</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>55399: Implement and Manage Microsoft Intune</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>12/2/26</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I90" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>55348</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>55348: Administering Microsoft Endpoint Configuration Manager</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I91" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>DP-605T00</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>DP-605T00: Prepare and visualize data with Microsoft Power BI</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G88" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I88" s="4" t="n">
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I92" s="4" t="n">
         <v>695.0</v>
-      </c>
-[...174 lines deleted...]
-        <v>175.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00</t>
+          <t>MS-ACCSP1</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00: Introduction to AI in Azure</t>
+          <t>Microsoft Access part one </t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>12/1/26</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I93" s="4" t="n">
-        <v>695.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00</t>
+          <t>AB-730T00</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00: Automating Administration with PowerShell</t>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>11/30/26</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I94" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A95" s="0" t="n">
+        <v>91140</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 2</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>12/1/26</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>10/27/26</t>
+          <t>12/1/26</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I95" s="4" t="n">
-        <v>1295.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
         <v>55215</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>55215 SharePoint Online Power User</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>12/1/26</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>10/29/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I96" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>55238</v>
+        <v>91136</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>55238: SharePoint Online for Administrators</t>
+          <t>Excel - Part 1</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>10/28/26</t>
+          <t>12/3/26</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/3/26</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I97" s="4" t="n">
-        <v>1895.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" s="0" t="n">
-        <v>91141</v>
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>AZ-1008</t>
+        </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 1</t>
+          <t>AZ-1008: Administer Active Directory Domain Services</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
-          <t>10/28/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>10/28/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I98" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="0" t="n">
-        <v>91174</v>
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00</t>
+        </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Microsoft OneNote (Desktop App)</t>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>10/29/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>10/29/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I99" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>MD-4011</t>
+          <t>MS-4018</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>MD-4011: Enhance Endpoint Security with Microsoft Intune and Microsoft Copilot for Security</t>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/4/26</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I100" s="4" t="n">
         <v>495.0</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A101" s="0" t="n">
+        <v>55268</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>PL-7008: Create agents in Microsoft Copilot Studio</t>
+          <t>55268: Microsoft Power Automate for End Users</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I101" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" s="0" t="n">
-        <v>91142</v>
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>MS-700T00</t>
+        </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
+          <t>MS-700T00: Manage collaboration and communication with Microsoft Teams</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I102" s="4" t="n">
-        <v>295.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>MS-721T00</t>
+          <t>SC-401T00</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>MS-721T00: Plan, Configure, and Manage Collaboration Communications Systems with Microsoft Teams</t>
+          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I103" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
           <t>5 Days</t>
         </is>
       </c>
-      <c r="G103" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I103" s="4" t="n">
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I104" s="4" t="n">
         <v>2995.0</v>
       </c>
     </row>
-    <row r="104">
-[...41 lines deleted...]
-    </row>
     <row r="105">
-      <c r="A105" s="0" t="n">
-        <v>91143</v>
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00</t>
+        </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
+          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
-          <t>11/5/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>11/5/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I105" s="4" t="n">
-        <v>295.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>SC-5007</t>
+          <t>AI-200T00</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>SC-5007: Implement retention, eDiscovery, and Communication compliance in Microsoft Purview</t>
+          <t>AI-200T00: Develop AI cloud solutions on Azure</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I106" s="4" t="n">
-        <v>695.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>AZ-900T00</t>
+          <t>AZ-305T00</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+          <t>AZ-305T00: Designing Microsoft Azure Infrastructure Solutions</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I107" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>DP-900T00</t>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>DP-900T00: Introduction to Microsoft Azure Data</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G107" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I107" s="4" t="n">
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I108" s="4" t="n">
         <v>695.0</v>
-      </c>
-[...41 lines deleted...]
-        <v>295.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>PL-7002</t>
+          <t>GH-300T00</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>PL-7002: Create and Manage Automated Processes by using Power Automate</t>
+          <t>GH-300T00: GitHub Copilot</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I109" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="0" t="n">
-        <v>55215</v>
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00</t>
+        </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>55215 SharePoint Online Power User</t>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>11/10/26</t>
+          <t>12/8/26</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>11/13/26</t>
+          <t>12/9/26</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I110" s="4" t="n">
-        <v>2495.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>MS-4018</t>
+          <t>DP-700T00</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+          <t>DP-700T00: Implement data engineering solutions using Microsoft Fabric</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
-          <t>11/11/26</t>
+          <t>12/8/26</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>11/11/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I111" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00</t>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>12/9/26</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I112" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="n">
+        <v>91147</v>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>12/9/26</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>12/9/26</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G111" s="0" t="inlineStr">
-[...52 lines deleted...]
-      <c r="I112" s="4" t="n">
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I113" s="4" t="n">
         <v>295.0</v>
-      </c>
-[...43 lines deleted...]
-        <v>1100.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>MS-4019</t>
+          <t>MS-ACCSP2</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>MS-4019: Transform your everyday business processes with agents </t>
+          <t>Microsoft Access part two</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>11/12/26</t>
+          <t>12/10/26</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>11/12/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I114" s="4" t="n">
-        <v>495.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>DP-3029</t>
+          <t>AB-900T00</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>DP-3029: Work smarter with Copilot in Microsoft Fabric</t>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>11/12/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>11/12/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I115" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>MS-4017</t>
+          <t>PL-400T00</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>MS-4017: Manage and extend Microsoft 365 Copilot</t>
+          <t>PL-400T00: Microsoft Power Platform Developer</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>11/13/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>11/13/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I116" s="4" t="n">
-        <v>695.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>SC-5008</t>
+          <t>MD-102T00</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>SC-5008: Configure and govern entitlement with Microsoft Entra ID</t>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>11/13/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>11/13/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I117" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>91-098</t>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G117" s="0" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I118" s="4" t="n">
-        <v>295.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>SC-200T00</t>
+          <t>PBICRB</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
+          <t>Data Analysis using Power BI Desktop - Level 1 - Report Builder</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I119" s="4" t="n">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="n">
+        <v>55342</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>55342: Supporting and Troubleshooting Windows 11</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>12/17/26</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
           <t>4 Days</t>
         </is>
       </c>
-      <c r="G119" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I119" s="4" t="n">
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I120" s="4" t="n">
         <v>2495.0</v>
-      </c>
-[...43 lines deleted...]
-        <v>2995.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>SC-500T00</t>
+          <t>SC-100T00</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>SC-500T00: Implement end-to-end security controls for cloud and AI workloads</t>
+          <t>SC-100T00: Microsoft Cybersecurity Architect</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/17/26</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I121" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A122" s="0" t="n">
+        <v>55341</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00: Automating Administration with PowerShell</t>
+          <t>55341: Installation, Storage, and Compute with Windows Server</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I122" s="4" t="n">
         <v>2995.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>55342</v>
+        <v>91141</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>55342: Supporting and Troubleshooting Windows 11</t>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 1</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I123" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>PBICDMD</t>
+          <t>AZ-140T00</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Data Model Design using Power BI Desktop – Level 2</t>
+          <t>AZ-140T00: Configuring and Operating Microsoft Azure Virtual Desktop</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/17/26</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I124" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="n">
+        <v>91174</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft OneNote (Desktop App)</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G124" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I125" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>91-098</t>
+          <t>DP-750T00</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+          <t>DP-750T00: Implement data engineering solutions using Azure Databricks</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/17/26</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I126" s="4" t="n">
-        <v>395.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00</t>
+          <t>AZ-900T00</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00: Microsoft Azure Administrator</t>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I127" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="0" t="n">
-        <v>91148</v>
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00</t>
+        </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+          <t>AI-901T00: Introduction to AI in Azure</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I128" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>PBICAL</t>
+          <t>MS-102T00</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Introduction to DAX for Power BI Desktop Users - Level 3</t>
+          <t>MS-102T00: Microsoft 365 Administrator Essentials</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I129" s="4" t="n">
-        <v>1300.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>PL-300T00</t>
+          <t>GH-900T00</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+          <t>GH-900T00: GitHub Foundations</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I130" s="4" t="n">
-        <v>1895.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>DP-600T00</t>
+          <t>AB-100T00</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>DP-600T00: Implement analytics solutions using Microsoft Fabric</t>
+          <t>AB-100T00: Architecting agentic AI business solutions</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>11/17/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/16/26</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I131" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>SC-5003</t>
+          <t>DP-3021</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>SC-5003: Implement information protection and data loss prevention by using Microsoft Purview</t>
+          <t>DP-3021: Configure and migrate to Azure Database for PostgreSQL</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I132" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>MS-4004</t>
+          <t>DP-3015</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
+          <t>DP-3015: Get started with Azure Cosmos DB NoSQL development</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I133" s="4" t="n">
-        <v>495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>AZ-1004</t>
+          <t>AZ-104T00</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>AZ-1004: Deploy and configure Azure Monitor</t>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/15/26</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H134" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I134" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="n">
+        <v>91137</v>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 2</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>12/15/26</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>12/15/26</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G134" s="0" t="inlineStr">
-[...39 lines deleted...]
-      <c r="F135" s="0" t="inlineStr">
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I135" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="n">
+        <v>91148</v>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>12/15/26</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>12/15/26</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G135" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I136" s="4" t="n">
-        <v>495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A137" s="0" t="n">
+        <v>55265</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>AZ-1002: Configure secure access to your workloads using Azure networking</t>
+          <t>55265: Microsoft PowerApps</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/16/26</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/17/26</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I137" s="4" t="n">
-        <v>695.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
+          <t>DP-3020</t>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>DP-3020: Develop data-driven applications with Azure SQL Database</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>12/16/26</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>12/16/26</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I138" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
           <t>91-099</t>
         </is>
       </c>
-      <c r="B138" s="0" t="inlineStr">
+      <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Microsoft Project 2019/2021/365 - Part 2</t>
         </is>
       </c>
-      <c r="C138" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F138" s="0" t="inlineStr">
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>12/17/26</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>12/17/26</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G138" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I138" s="4" t="n">
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I139" s="4" t="n">
         <v>395.0</v>
       </c>
     </row>
-    <row r="139">
-[...23 lines deleted...]
-      <c r="F139" s="0" t="inlineStr">
+    <row r="140">
+      <c r="A140" s="0" t="n">
+        <v>91142</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>12/17/26</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>12/17/26</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G139" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I140" s="4" t="n">
-        <v>1895.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>SC-5001</t>
+          <t>SC-900T00</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>SC-5001: Configure SIEM security operations using Microsoft Sentinel</t>
+          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I141" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>DP-080T00</t>
+          <t>MS-4002</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>DP-080T00: Query and modify data with Transact-SQL</t>
+          <t>MS-4002: Prepare security and compliance to support Microsoft 365 Copilot</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/21/26</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/21/26</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I142" s="4" t="n">
-        <v>1295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>AI-3026</t>
+          <t>AI-3016</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>AI-3026: Develop AI agents on Azure</t>
+          <t>AI-3016: Develop Generative AI Apps in Azure</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/21/26</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/21/26</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I143" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>AZ-2007</t>
+          <t>AZ-400T00</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>AZ-2007: Accelerate app development by using GitHub Copilot</t>
+          <t>AZ-400T00: Designing and Implementing Microsoft DevOps Solutions</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/21/26</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I144" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>PL-7001</t>
+          <t>MS-4004</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>PL-7001: Create and Manage Canvas Apps with Power Apps</t>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I145" s="4" t="n">
-        <v>695.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A146" s="0" t="n">
+        <v>91143</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>DP-3014: Build machine learning solutions using Azure Databricks</t>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>11/24/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I146" s="4" t="n">
-        <v>695.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A147" s="0" t="n">
+        <v>91138</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>AZ-2008: DevOps Foundations: The Core Principles and Practices</t>
+          <t>Excel – Part 3</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I147" s="4" t="n">
-        <v>695.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="0" t="n">
-        <v>91139</v>
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018</t>
+        </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/22/26</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I148" s="4" t="n">
-        <v>295.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="0" t="n">
-        <v>91138</v>
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>MS-4014</t>
+        </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Excel – Part 3</t>
+          <t>MS-4014: Build a foundation to build AI agents and extend Microsoft 365 Copilot</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I149" s="4" t="n">
-        <v>295.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00</t>
+          <t>AZ-2001</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
+          <t>AZ-2001: Implement Security through a Pipeline using Azure DevOps</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>11/25/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I150" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="0" t="n">
-        <v>55348</v>
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2006</t>
+        </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>55348: Administering Microsoft Endpoint Configuration Manager</t>
+          <t>AZ-2006: Automate Azure Load Testing by using GitHub Actions</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>12/23/26</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I151" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>AZ-800T00</t>
+          <t>AI-3019</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>AZ-800T00: Administer Windows Server Hybrid Core Infrastructure</t>
+          <t>AI-3019: Build AI Apps with Azure Database for PostgreSQL</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>12/3/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I152" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="0" t="n">
-        <v>55238</v>
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>SC-5006</t>
+        </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>55238: SharePoint Online for Administrators</t>
+          <t>SC-5006: Enhance security operations by using Microsoft Security Copilot</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>12/2/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I153" s="4" t="n">
-        <v>1895.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>AZ-802T00</t>
+          <t>DP-604T00</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>AZ-802T00: Administer Windows Server</t>
+          <t>DP-604T00: Implement a data science and machine learning solution for AI with Microsoft Fabric</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>12/24/26</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I154" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>DP-605T00</t>
+          <t>DP-603T00</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>DP-605T00: Prepare and visualize data with Microsoft Power BI</t>
+          <t>DP-603T00: Implement Real-Time Intelligence with Microsoft Fabric</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I155" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A156" s="0" t="n">
+        <v>91149</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>AB-730T00: Transform business workflows with generative AI</t>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I156" s="4" t="n">
-        <v>695.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00</t>
+          <t>GH-500T00</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+          <t>GH-500T00: GitHub Advanced Security</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>12/28/26</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H157" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I157" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="n">
+        <v>55238</v>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>55238: SharePoint Online for Administrators</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t>1/4/27</t>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>1/6/27</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I158" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
+        <v>55344</v>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>55344: Identity with Windows Servers</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>1/4/27</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>1/8/27</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
           <t>5 Days</t>
         </is>
       </c>
-      <c r="G157" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I157" s="4" t="n">
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I159" s="4" t="n">
         <v>2995.0</v>
-      </c>
-[...88 lines deleted...]
-        <v>590.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>55399</v>
+        <v>91136</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>55399: Implement and Manage Microsoft Intune</t>
+          <t>Excel - Part 1</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>12/2/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I160" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00</t>
+        </is>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t>1/4/27</t>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>1/6/27</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
           <t>3 Days</t>
         </is>
       </c>
-      <c r="G160" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I160" s="4" t="n">
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I161" s="4" t="n">
         <v>1895.0</v>
-      </c>
-[...41 lines deleted...]
-        <v>295.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>55215</v>
+        <v>91139</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>55215 SharePoint Online Power User</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>12/1/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I162" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="0" t="n">
-        <v>91136</v>
+      <c r="A163" s="0" t="inlineStr">
+        <is>
+          <t>PL-7008</t>
+        </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Excel for Office 365 (Desktop or Online): Part 1</t>
+          <t>PL-7008: Create agents in Microsoft Copilot Studio</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>12/3/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>12/3/26</t>
+          <t>1/4/27</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I163" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>AZ-1008</t>
+          <t>AZ-104T00</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>AZ-1008: Administer Active Directory Domain Services</t>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/5/27</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/8/27</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I164" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A165" s="0" t="n">
+        <v>55399</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>AB-731T00: Drive AI transformation in your organization</t>
+          <t>55399: Implement and Manage Microsoft Intune</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/6/27</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/8/27</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I165" s="4" t="n">
-        <v>695.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>MS-4018</t>
+          <t>MS-4004</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/8/27</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>1/8/27</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I166" s="4" t="n">
         <v>495.0</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="0" t="n">
-        <v>55268</v>
+      <c r="A167" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00</t>
+        </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>55268: Microsoft Power Automate for End Users</t>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I167" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A168" s="0" t="n">
+        <v>91140</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>AI-200T00: Develop AI cloud solutions on Azure</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 2</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I168" s="4" t="n">
-        <v>2995.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>MS-700T00</t>
+          <t>DP-600T00</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>MS-700T00: Manage collaboration and communication with Microsoft Teams</t>
+          <t>DP-600T00: Implement analytics solutions using Microsoft Fabric</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>12/10/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I169" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A170" s="0" t="n">
+        <v>50255</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>AZ-040T00: Automating Administration with PowerShell</t>
+          <t>Managing Windows Environments with Group Policy</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I170" s="4" t="n">
         <v>2995.0</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A171" s="0" t="n">
+        <v>55215</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>GH-300T00: GitHub Copilot</t>
+          <t>55215 SharePoint Online Power User</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I171" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A172" s="0" t="n">
+        <v>55371</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>AZ-305T00: Designing Microsoft Azure Infrastructure Solutions</t>
+          <t>55371: Windows Server Administration</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>12/10/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I172" s="4" t="n">
-        <v>2495.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>AI-103T00</t>
+          <t>AB-620T00</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
+          <t>AB-620T00: Design and build integrated AI agent solutions in Copilot Studio</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>12/10/26</t>
+          <t>1/13/27</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I173" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>DP-900T00</t>
+          <t>AZ-040T00</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>DP-900T00: Introduction to Microsoft Azure Data</t>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I174" s="4" t="n">
-        <v>695.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>SC-401T00</t>
+          <t>SC-200T00</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
+          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>12/10/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I175" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>PL-900T00</t>
+          <t>AZ-802T00</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
+          <t>AZ-802T00: Administer Windows Server</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>12/8/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I176" s="4" t="n">
-        <v>1295.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>DP-700T00</t>
+          <t>DP-605T00</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>DP-700T00: Implement data engineering solutions using Microsoft Fabric</t>
+          <t>DP-605T00: Prepare and visualize data with Microsoft Power BI</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>12/8/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I177" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="0" t="n">
-        <v>91147</v>
+      <c r="A178" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>1/11/27</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I178" s="4" t="n">
-        <v>295.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>PL-300T00</t>
+          <t>AI-500T00</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+          <t>AI-500T00: Design and implement multi-agent AI solutions</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>1/12/27</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I179" s="4" t="n">
-        <v>1895.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>MS-ACCSP2</t>
+          <t>AB-730T00</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Access part two</t>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>12/10/26</t>
+          <t>1/12/27</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/12/27</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I180" s="4" t="n">
-        <v>590.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>AB-900T00</t>
+          <t>AZ-1003</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
+          <t>AZ-1003: Secure Storage for Azure Files and Azure Blob Storage</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/12/27</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>1/12/27</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I181" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>GH-900T00</t>
+          <t>DP-603T00</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>GH-900T00: GitHub Foundations</t>
+          <t>DP-603T00: Implement Real-Time Intelligence with Microsoft Fabric</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/13/27</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/13/27</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I182" s="4" t="n">
-        <v>1295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>PBICRB</t>
+          <t>AB-731T00</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Data Analysis using Power BI Desktop - Level 1 - Report Builder</t>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/13/27</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/13/27</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I183" s="4" t="n">
-        <v>1100.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>91174</v>
+        <v>91137</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Microsoft OneNote (Desktop App)</t>
+          <t>Excel – Part 2</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I184" s="4" t="n">
         <v>295.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>DP-3028</t>
+          <t>DP-602T00</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>DP-3028: Implement Generative AI engineering with Azure Databricks</t>
+          <t>DP-602T00: Implement a Data Warehouse with Microsoft Fabric</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/14/27</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I185" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>AB-100T00</t>
+          <t>DP-604T00</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>AB-100T00: Architecting agentic AI business solutions</t>
+          <t>DP-604T00: Implement a data science and machine learning solution for AI with Microsoft Fabric</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>12/16/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I186" s="4" t="n">
-        <v>1895.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>91-098</t>
+          <t>PL-7002</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+          <t>PL-7002: Create and Manage Automated Processes by using Power Automate</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I187" s="4" t="n">
-        <v>395.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>MS-102T00</t>
+          <t>DP-3001</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>MS-102T00: Microsoft 365 Administrator Essentials</t>
+          <t>DP-3001: Migrate SQL Server workload to Azure SQL</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I188" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A189" s="0" t="n">
+        <v>91138</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>AZ-140T00: Configuring and Operating Microsoft Azure Virtual Desktop</t>
+          <t>Excel – Part 3</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I189" s="4" t="n">
-        <v>2495.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>SC-100T00</t>
+          <t>91-098</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>SC-100T00: Microsoft Cybersecurity Architect</t>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I190" s="4" t="n">
-        <v>2495.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00</t>
+          <t>SC-5004</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>AI-901T00: Introduction to AI in Azure</t>
+          <t>SC-5004: Defend against cyberthreats with Microsoft Defender XDR</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/15/27</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I191" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00</t>
+          <t>DP-900T00</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+          <t> Microsoft Azure Data Fundamentals </t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I192" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" s="0" t="n">
-        <v>55342</v>
+      <c r="A193" s="0" t="inlineStr">
+        <is>
+          <t>SC-500T00</t>
+        </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>55342: Supporting and Troubleshooting Windows 11</t>
+          <t>SC-500T00: Implement end-to-end security controls for cloud and AI workloads</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/21/27</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I193" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="0" t="n">
-        <v>55341</v>
+      <c r="A194" s="0" t="inlineStr">
+        <is>
+          <t>AI-3003</t>
+        </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>55341: Installation, Storage, and Compute with Windows Server</t>
+          <t>AI-3003: Develop Natural Language Solutions in Azure</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I194" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>AZ-900T00</t>
+          <t>AI-300T00</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+          <t>AI-300T00: Operationalize machine learning and generative AI solutions</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/21/27</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I195" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025</t>
+        </is>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025: Work Smarter with AI</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I196" s="4" t="n">
-        <v>295.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>PL-400T00</t>
+          <t>PL-900T00</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>PL-400T00: Microsoft Power Platform Developer</t>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I197" s="4" t="n">
-        <v>2995.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00</t>
+          <t>AB-410T00</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>AZ-104T00: Microsoft Azure Administrator</t>
+          <t>AB-410T00: Build intelligent applications</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/20/27</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I198" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>DP-3015</t>
+          <t>SC-401T00</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>DP-3015: Get started with Azure Cosmos DB NoSQL development</t>
+          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/18/27</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/21/27</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I199" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>DP-3021</t>
+          <t>AZ-900T00</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>DP-3021: Configure and migrate to Azure Database for PostgreSQL</t>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I200" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>91148</v>
+        <v>91149</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I201" s="4" t="n">
-        <v>295.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="0" t="n">
-        <v>91137</v>
+      <c r="A202" s="0" t="inlineStr">
+        <is>
+          <t>AI-3016</t>
+        </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Excel – Part 2</t>
+          <t>AI-3016: Develop Generative AI Apps in Azure</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>12/15/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I202" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="0" t="n">
-        <v>55265</v>
+      <c r="A203" s="0" t="inlineStr">
+        <is>
+          <t>DP-300T00</t>
+        </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>55265: Microsoft PowerApps</t>
+          <t>DP-300T00: Administering Microsoft Azure SQL Solutions</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>12/16/26</t>
+          <t>1/19/27</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/22/27</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I203" s="4" t="n">
-        <v>1295.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>DP-3020</t>
+          <t>AI-3019</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>DP-3020: Develop data-driven applications with Azure SQL Database</t>
+          <t>AI-3019: Build AI Apps with Azure Database for PostgreSQL</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>12/16/26</t>
+          <t>1/20/27</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>12/16/26</t>
+          <t>1/20/27</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I204" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="0" t="n">
-        <v>91142</v>
+      <c r="A205" s="0" t="inlineStr">
+        <is>
+          <t>AI-3026</t>
+        </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
+          <t>AI-3026: Develop AI agents on Azure</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/21/27</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/21/27</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I205" s="4" t="n">
-        <v>295.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>91-099</t>
+          <t>SC-5001</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Project 2019/2021/365 - Part 2</t>
+          <t>SC-5001: Configure SIEM security operations using Microsoft Sentinel</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/22/27</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/22/27</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I206" s="4" t="n">
-        <v>395.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>DP-3011</t>
+          <t>SC-900T00</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>DP-3011: Implement a Data Analytics Solution with Azure Databricks</t>
+          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/22/27</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>12/17/26</t>
+          <t>1/22/27</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I207" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00</t>
+          <t>MS-4018</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I208" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>MS-4002</t>
+          <t>DP-3020</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>MS-4002: Prepare security and compliance to support Microsoft 365 Copilot</t>
+          <t>DP-3020: Develop data-driven applications with Azure SQL Database</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I209" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A210" s="0" t="n">
+        <v>55123</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>AI-3016: Develop Generative AI Apps in Azure</t>
+          <t>55123: Writing Reports with Report Builder and SSRS Level 1</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/26/27</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I210" s="4" t="n">
-        <v>695.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>AZ-400T00</t>
+          <t>SC-300T00</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>AZ-400T00: Designing and Implementing Microsoft DevOps Solutions</t>
+          <t>SC-300T00: Microsoft Identity and Access Administrator</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>1/28/27</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I211" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>SC-5004</t>
+          <t>AI-901T00</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>SC-5004: Defend against cyberthreats with Microsoft Defender XDR</t>
+          <t>AI-901T00: Introduction to AI in Azure</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>12/21/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I212" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="0" t="n">
-        <v>91143</v>
+      <c r="A213" s="0" t="inlineStr">
+        <is>
+          <t>GH-900T00</t>
+        </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
+          <t>GH-900T00: GitHub Foundations</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>12/22/26</t>
+          <t>1/25/27</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>12/22/26</t>
+          <t>1/26/27</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I213" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00</t>
+        </is>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t>1/26/27</t>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>1/29/27</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I214" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>55128</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>55128: Writing Reports with Report Builder and SSRS Level 2</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t>1/27/27</t>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>1/28/27</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I215" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>91147</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t>1/27/27</t>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>1/27/27</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
           <t>1 Day</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I213" s="4" t="n">
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I216" s="4" t="n">
         <v>295.0</v>
-      </c>
-[...131 lines deleted...]
-        <v>495.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>MS-4014</t>
+          <t>DP-080T00</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>MS-4014: Build a foundation to build AI agents and extend Microsoft 365 Copilot</t>
+          <t>DP-080T00: Query and modify data with Transact-SQL</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>1/28/27</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>1/29/27</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I217" s="4" t="n">
-        <v>495.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>AZ-2001</t>
+          <t>SC-5002</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>AZ-2001: Implement Security through a Pipeline using Azure DevOps</t>
+          <t>SC-5002: Secure Azure services and workloads with Microsoft Defender for Cloud regulatory compliance controls</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>1/29/27</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>1/29/27</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I218" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>AI-3019</t>
+          <t>AZ-2001</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>AI-3019: Build AI Apps with Azure Database for PostgreSQL</t>
+          <t>AZ-2001: Implement Security through a Pipeline using Azure DevOps</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/1/27</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/1/27</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I219" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A220" s="0" t="n">
+        <v>91141</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>SC-5006: Enhance security operations by using Microsoft Security Copilot</t>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 1</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/1/27</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/1/27</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I220" s="4" t="n">
-        <v>695.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>DP-604T00</t>
+          <t>DP-750T00</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>DP-604T00: Implement a data science and machine learning solution for AI with Microsoft Fabric</t>
+          <t>DP-750T00: Implement data engineering solutions using Azure Databricks</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/1/27</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>12/24/26</t>
+          <t>2/4/27</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I221" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>GH-500T00</t>
+          <t>AZ-2007</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>GH-500T00: GitHub Advanced Security</t>
+          <t>AZ-2007: Accelerate app development by using GitHub Copilot</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I222" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>91149</v>
+        <v>91148</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
+          <t>Microsoft PowerPoint for Office 365: Part 2</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I223" s="4" t="n">
-        <v>175.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>AZ-801T00</t>
+          <t>AZ-104T00</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>AZ-801T00: Configure Windows Server Hybrid Advanced Services</t>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>12/31/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I224" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>DP-603T00</t>
+          <t>MD-4011</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>DP-603T00: Implement Real-Time Intelligence with Microsoft Fabric</t>
+          <t>MD-4011: Enhance Endpoint Security with Microsoft Intune and Microsoft Copilot for Security</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>12/28/26</t>
+          <t>2/2/27</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I225" s="4" t="n">
         <v>695.0</v>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A226" s="0" t="n">
+        <v>55399</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>macOS Support Essentials Tahoe</t>
+          <t>55399: Implement and Manage Microsoft Intune</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>9/30/26</t>
+          <t>2/3/27</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>3 Days</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I226" s="4" t="n">
-        <v>2100.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>macos-set</t>
+          <t>AZ-2008</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>macOS Support Essentials Tahoe</t>
+          <t>AZ-2008: DevOps Foundations: The Core Principles and Practices</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>10/21/26</t>
+          <t>2/3/27</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/3/27</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I227" s="4" t="n">
-        <v>2100.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A228" s="0" t="n">
+        <v>91136</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>macOS Support Essentials Tahoe</t>
+          <t>Excel - Part 1</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>2/4/27</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/4/27</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I228" s="4" t="n">
-        <v>2100.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>NSXICM4</t>
+          <t>AZ-2003</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>VMware NSX: Install, Configure, Manage [v4.0]</t>
+          <t>AZ-2003: Deploy Cloud-Native Apps using Azure Container Apps</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/4/27</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/4/27</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I229" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>VSTRB8</t>
+          <t>AZ-2006</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Troubleshooting [V8]</t>
+          <t>AZ-2006: Automate Azure Load Testing by using GitHub Actions</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I230" s="4" t="n">
-        <v>4625.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>VSANICM8</t>
+          <t>DP-3014</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>VMware vSAN: Install, Configure, Manage [V8]</t>
+          <t>DP-3014: Build machine learning solutions using Azure Databricks</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I231" s="4" t="n">
-        <v>3400.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>VCFBMS9</t>
+          <t>MS-4004</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>VMware Cloud Foundation: Build, Manage &amp; Secure [v9.0]</t>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/5/27</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I232" s="4" t="n">
-        <v>4850.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>VSICM80</t>
+          <t>PL-300T00</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/8/27</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/10/27</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I233" s="4" t="n">
-        <v>4250.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>VVFBMO</t>
+          <t>DP-3029</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere Foundation: Build, Manage and Operate [V9.0]</t>
+          <t>DP-3029: Work smarter with Copilot in Microsoft Fabric</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/8/27</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/8/27</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I234" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>VSICM80</t>
+          <t>GH-300T00</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+          <t>GH-300T00: GitHub Copilot</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>2/8/27</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/8/27</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I235" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>VCFBMS9</t>
+          <t>GH-500T00</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>VMware Cloud Foundation: Build, Manage &amp; Secure [v9.0]</t>
+          <t>GH-500T00: GitHub Advanced Security</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>2/9/27</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/9/27</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I236" s="4" t="n">
-        <v>4850.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A237" s="0" t="n">
+        <v>91142</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>VMware NSX: Troubleshooting and Operations [v4.X]</t>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>2/9/27</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>2/9/27</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I237" s="4" t="n">
-        <v>4625.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>VSFT8</t>
+          <t>DP-700T00</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Fast Track [V8]</t>
+          <t>DP-700T00: Implement data engineering solutions using Microsoft Fabric</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>2/9/27</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>2/12/27</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I238" s="4" t="n">
-        <v>6475.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A239" s="0" t="n">
+        <v>55238</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere Foundation: Build, Manage and Operate [V9.0]</t>
+          <t>55238: SharePoint Online for Administrators</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>2/10/27</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>2/12/27</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I239" s="4" t="n">
-        <v>4250.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>VSICM80</t>
+          <t>AB-900T00</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>2/10/27</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>2/10/27</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I240" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>VSICM80</t>
+          <t>AB-730T00</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/11/27</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/11/27</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I241" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A242" s="0" t="n">
+        <v>91174</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>VMware Cloud Foundation: Build, Manage &amp; Secure [v9.0]</t>
+          <t>Microsoft OneNote (Desktop App)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/11/27</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/11/27</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I242" s="4" t="n">
-        <v>4850.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>VSICM80</t>
+          <t>AB-731T00</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>VMware</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>11/30/26</t>
+          <t>2/12/27</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>12/4/26</t>
+          <t>2/12/27</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I243" s="4" t="n">
-        <v>4250.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>AWS-MLDGAI</t>
+          <t>AB-100T00</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Developing Generative AI Applications on AWS</t>
+          <t>AB-100T00: Architecting agentic AI business solutions</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>Amazon Web Services</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/17/27</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I244" s="4" t="n">
-        <v>1390.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>AWS-ANDEAR</t>
+          <t>AZ-040T00</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Data Engineering on AWS</t>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>Amazon Web Services</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>10/13/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I245" s="4" t="n">
-        <v>2025.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="246">
-      <c r="A246" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A246" s="0" t="n">
+        <v>91137</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>AWS Security Essentials</t>
+          <t>Excel – Part 2</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>Amazon Web Services</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I246" s="4" t="n">
-        <v>695.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>CCSA</t>
+          <t>AZ-900T00</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Check Point Certified Security Administrator</t>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>Check Point</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>9/30/26</t>
+          <t>2/15/27</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I247" s="4" t="n">
-        <v>3000.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="248">
-      <c r="A248" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A248" s="0" t="n">
+        <v>55215</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Check Point Cybersecurity Boot Camp</t>
+          <t>55215 SharePoint Online Power User</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>Check Point</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/16/27</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I248" s="4" t="n">
-        <v>5000.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>CCSE</t>
+          <t>91-098</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Check Point Certified Security Expert</t>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>Check Point</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>9/30/26</t>
+          <t>2/17/27</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/17/27</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I249" s="4" t="n">
-        <v>3000.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="250">
-      <c r="A250" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A250" s="0" t="n">
+        <v>91138</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>NetScaler ADC 14.x Advanced Features</t>
+          <t>Excel – Part 3</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/18/27</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/18/27</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I250" s="4" t="n">
-        <v>5000.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>NSGW-203</t>
+          <t>PL-7008</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>NetScaler Gateway 14.x Administration for Citrix Environments</t>
+          <t>PL-7008: Create agents in Microsoft Copilot Studio</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>2/18/27</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/18/27</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I251" s="4" t="n">
-        <v>5000.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>NSGW-253</t>
+          <t>MS-4019</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>NetScaler Gateway 14.x Deployment for Citrix Environments</t>
+          <t>MS-4019: Transform your everyday business processes with agents </t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
-          <t>9/24/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I252" s="4" t="n">
-        <v>2000.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A253" s="0" t="n">
+        <v>55268</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Citrix Enterprise Deployment, Monitoring and Troubleshooting Combo</t>
+          <t>55268: Microsoft Power Automate for End Users</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I253" s="4" t="n">
-        <v>5000.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>CTX-202</t>
+          <t>AI-3025</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Citrix Citrix Platform Administration (2507 LTSR)</t>
+          <t>AI-3025: Work Smarter with AI</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>2/19/27</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I254" s="4" t="n">
-        <v>5000.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>NS-201</t>
+          <t>PL-7001</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>NetScaler ADC 14.x Administration</t>
+          <t>PL-7001: Create and Manage Canvas Apps with Power Apps</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>Citrix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I255" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>55348</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>55348: Administering Microsoft Endpoint Configuration Manager</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t>2/22/27</t>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>2/26/27</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
           <t>5 Days</t>
         </is>
       </c>
-      <c r="G255" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I256" s="4" t="n">
-        <v>2495.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>Linux+v8</t>
+          <t>AZ-700T00</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Linux+</t>
+          <t>AZ-700T00: Design and Implement Microsoft Azure Networking Solutions</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>2/24/27</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I257" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>Network+v9</t>
+          <t>91-099</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Network+</t>
+          <t>Microsoft Project 2019/2021/365 - Part 2</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I258" s="4" t="n">
-        <v>2495.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>CySA+v4</t>
+          <t>MS-700T00</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Cybersecurity Analyst</t>
+          <t>MS-700T00: Manage collaboration and communication with Microsoft Teams</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>2/25/27</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I259" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>A+v15</t>
+          <t>MD-102T00</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t> CompTIA A+</t>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I260" s="4" t="n">
-        <v>2495.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>Security+v7</t>
+          <t>PL-900T00</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Security+</t>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>2/22/27</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>2/23/27</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I261" s="4" t="n">
-        <v>2495.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>Cloud+v4</t>
+          <t>AB-620T00</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Cloud+</t>
+          <t>AB-620T00: Design and build integrated AI agent solutions in Copilot Studio</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>2/24/27</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I262" s="4" t="n">
-        <v>2495.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>Network+v9</t>
+          <t>MS-4018</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Network+</t>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/25/27</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/25/27</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I263" s="4" t="n">
-        <v>2495.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>CySA+v4</t>
+          <t>MS-ACCSP1</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Cybersecurity Analyst</t>
+          <t>Microsoft Access part one </t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/25/27</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I264" s="4" t="n">
-        <v>2495.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A265" s="0" t="n">
+        <v>55265</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t> CompTIA A+</t>
+          <t>55265: Microsoft PowerApps</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/25/27</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I265" s="4" t="n">
-        <v>2495.0</v>
+        <v>1295.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>Security+v7</t>
+          <t>MS-4014</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Security+</t>
+          <t>MS-4014: Build a foundation to build AI agents and extend Microsoft 365 Copilot</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I266" s="4" t="n">
-        <v>2495.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>Linux+v8</t>
+          <t>MS-4022</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Linux+</t>
+          <t>MS-4022: Extend Microsoft 365 Copilot in Copilot Studio</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>2/26/27</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I267" s="4" t="n">
-        <v>2495.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>CySA+v4</t>
+          <t>AZ-802T00</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Cybersecurity Analyst</t>
+          <t>AZ-802T00: Administer Windows Server</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>3/1/27</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>3/5/27</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I268" s="4" t="n">
-        <v>2495.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A269" s="0" t="n">
+        <v>55342</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t> CompTIA A+</t>
+          <t>55342: Supporting and Troubleshooting Windows 11</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/1/27</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>3/4/27</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I269" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>Network+v9</t>
+          <t>SC-401T00</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Network+</t>
+          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/1/27</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>3/4/27</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I270" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>Security+v7</t>
+          <t>AZ-104T00</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>CompTIA Security+</t>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>CompTIA</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/2/27</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>3/5/27</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I271" s="4" t="n">
         <v>2495.0</v>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A272" s="0" t="n">
+        <v>91136</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Certified Information Systems Security Professional</t>
+          <t>Excel - Part 1</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>CyberSecurity</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>3/2/27</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>3/2/27</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I272" s="4" t="n">
-        <v>3395.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="273">
-      <c r="A273" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A273" s="0" t="n">
+        <v>91139</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>Certified Information Systems Security Professional</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>CyberSecurity</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>3/3/27</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>3/3/27</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I273" s="4" t="n">
-        <v>3395.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="274">
-      <c r="A274" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A274" s="0" t="n">
+        <v>91149</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>Certified Information Systems Security Professional</t>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>CyberSecurity</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>3/3/27</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>3/3/27</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I274" s="4" t="n">
-        <v>3395.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>CEH</t>
+          <t>MS-ACCSP2</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Certified Ethical Hacker v13</t>
+          <t>Microsoft Access part two</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>CyberSecurity</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>3/3/27</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>3/4/27</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>2 Days</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I275" s="4" t="n">
-        <v>3495.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>CISSP</t>
+          <t>SC-5003</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>Certified Information Systems Security Professional</t>
+          <t>SC-5003: Implement information protection and data loss prevention by using Microsoft Purview</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>CyberSecurity</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/5/27</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>3/5/27</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I276" s="4" t="n">
-        <v>3395.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>CKA</t>
+          <t>AZ-305T00</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Certified Kubernetes Administrator</t>
+          <t>AZ-305T00: Designing Microsoft Azure Infrastructure Solutions</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>DevOps</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>10/5/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>10/9/26</t>
+          <t>3/11/27</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I277" s="4" t="n">
-        <v>2895.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>F5Admin</t>
+          <t>PL-400T00</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>F5 Networks Administering BIG-IP</t>
+          <t>PL-400T00: Microsoft Power Platform Developer</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>9/22/26</t>
+          <t>3/12/27</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I278" s="4" t="n">
-        <v>2640.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A279" s="0" t="n">
+        <v>55399</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>F5 Networks Configuring BIG-IP LTM - Local Traffic Manager</t>
+          <t>55399: Implement and Manage Microsoft Intune</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>9/23/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>3/10/27</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>3 Days</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I279" s="4" t="n">
-        <v>3960.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation</t>
+          <t>MS-721T00</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation with Exam Voucher </t>
+          <t>MS-721T00: Plan, Configure, and Manage Collaboration Communications Systems with Microsoft Teams</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>10/14/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>3/12/27</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I280" s="4" t="n">
-        <v>1995.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Bridge</t>
+          <t>AI-200T00</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation Bridge</t>
+          <t>AI-200T00: Develop AI cloud solutions on Azure</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>3/12/27</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I281" s="4" t="n">
-        <v>795.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Bridge</t>
+          <t>AB-900T00</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation Bridge</t>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>11/9/26</t>
+          <t>3/8/27</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I282" s="4" t="n">
-        <v>795.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation</t>
+          <t>MS-4004</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation with Exam Voucher </t>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>3/9/27</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>3/9/27</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I283" s="4" t="n">
-        <v>1995.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation</t>
+          <t>AB-730T00</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation with Exam Voucher </t>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>3/9/27</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>3/9/27</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I284" s="4" t="n">
-        <v>1995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A285" s="0" t="n">
+        <v>91140</v>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>ITIL®5 Foundation Bridge</t>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 2</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>ITIL®</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/10/27</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/10/27</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
           <t>1 Day</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I285" s="4" t="n">
-        <v>795.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>NECA</t>
+          <t>AB-731T00</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>Nutanix Enterprise Cloud Administration</t>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>Nutanix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>3/10/27</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>10/1/26</t>
+          <t>3/10/27</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I286" s="4" t="n">
-        <v>4500.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A287" s="0" t="n">
+        <v>91137</v>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Nutanix Enterprise Cloud Administration</t>
+          <t>Excel – Part 2</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
-          <t>Nutanix</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>3/12/27</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>10/30/26</t>
+          <t>3/12/27</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I287" s="4" t="n">
-        <v>4500.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>OH8ICM</t>
+          <t>AB-410T00</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Horizon 8: Install, Configure, and Manage</t>
+          <t>AB-410T00: Build intelligent applications</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>Omnissa</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>11/6/26</t>
+          <t>3/17/27</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I288" s="4" t="n">
-        <v>4250.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>OH8AO</t>
+          <t>PL-300T00</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>Horizon® 8: Administration and Operations</t>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>Omnissa</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>3/17/27</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I289" s="4" t="n">
-        <v>6000.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>ANS201FT</t>
+          <t>AZ-900T00</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Network Automation with Ansible Fast Track</t>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>11/19/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I290" s="4" t="n">
-        <v>1895.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>AZ-2006</t>
+          <t>SC-100T00</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>AZ-2006: Automate Azure Load Testing by using GitHub Actions</t>
+          <t>SC-100T00: Microsoft Cybersecurity Architect</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
-          <t>12/23/26</t>
+          <t>3/18/27</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
-          <t>1 Day</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I291" s="4" t="n">
-        <v>695.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>PAN-NGFW</t>
+          <t>91-098</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>Panorama: NGFW Management (PAN-NGFW)</t>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>9/22/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="F292" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H292" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I292" s="4" t="n">
-        <v>1995.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>PAN-NGFW</t>
+          <t>PL-7002</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Panorama: NGFW Management (PAN-NGFW)</t>
+          <t>PL-7002: Create and Manage Automated Processes by using Power Automate</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>10/16/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I293" s="4" t="n">
-        <v>1995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>EDU-210</t>
+          <t>AI-901T00</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall Essentials: Configuration &amp; Management V11.0</t>
+          <t>AI-901T00: Introduction to AI in Azure</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
-          <t>10/23/26</t>
+          <t>3/15/27</t>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I294" s="4" t="n">
-        <v>4995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>EDU-330</t>
+          <t>AZ-140T00</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall: Troubleshooting V11.0</t>
+          <t>AZ-140T00: Configuring and Operating Microsoft Azure Virtual Desktop</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>10/26/26</t>
+          <t>3/16/27</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
-          <t>10/28/26</t>
+          <t>3/19/27</t>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I295" s="4" t="n">
-        <v>2995.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>PAN-NGFW</t>
+          <t>AI-103T00</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>Panorama: NGFW Management (PAN-NGFW)</t>
+          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>11/3/26</t>
+          <t>3/16/27</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>11/4/26</t>
+          <t>3/19/27</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I296" s="4" t="n">
-        <v>1995.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A297" s="0" t="n">
+        <v>55238</v>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall Essentials: Configuration &amp; Management V11.0</t>
+          <t>55238: SharePoint Online for Administrators</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>3/17/27</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>3/19/27</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>3 Days</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I297" s="4" t="n">
-        <v>4995.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>EDU-330</t>
+          <t>SC-5006</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall: Troubleshooting V11.0</t>
+          <t>SC-5006: Enhance security operations by using Microsoft Security Copilot</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>11/18/26</t>
+          <t>3/19/27</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>3/19/27</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I298" s="4" t="n">
-        <v>2995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>PAN-NGFW</t>
+          <t>AZ-040T00</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Panorama: NGFW Management (PAN-NGFW)</t>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
-          <t>12/7/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
-          <t>12/8/26</t>
+          <t>3/26/27</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
-          <t>2 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
-          <t>Live Online</t>
+          <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I299" s="4" t="n">
-        <v>1995.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>EDU-330</t>
+          <t>AI-3025</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall: Troubleshooting V11.0</t>
+          <t>AI-3025: Work Smarter with AI</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
-          <t>12/9/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
-          <t>12/11/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H300" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I300" s="4" t="n">
-        <v>2995.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>EDU-210</t>
+          <t>SC-200T00</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Firewall Essentials: Configuration &amp; Management V11.0</t>
+          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>Palo Alto Networks</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>12/14/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>12/18/26</t>
+          <t>3/25/27</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I301" s="4" t="n">
-        <v>4995.0</v>
+        <v>2495.0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>PMP-EP</t>
+          <t>SC-900T00</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
-          <t>PMI</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
-          <t>10/12/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
-          <t>10/15/26</t>
+          <t>3/22/27</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>1 Day</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
           <t>Live Online Americas</t>
         </is>
       </c>
       <c r="I302" s="4" t="n">
-        <v>1995.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
+          <t>AZ-400T00</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>AZ-400T00: Designing and Implementing Microsoft DevOps Solutions</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <t>3/22/27</t>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
+        <is>
+          <t>3/25/27</t>
+        </is>
+      </c>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H303" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I303" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="n">
+        <v>55215</v>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>55215 SharePoint Online Power User</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D304" s="0" t="inlineStr">
+        <is>
+          <t>3/23/27</t>
+        </is>
+      </c>
+      <c r="E304" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="F304" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G304" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H304" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I304" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="n">
+        <v>91138</v>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 3</t>
+        </is>
+      </c>
+      <c r="C305" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D305" s="0" t="inlineStr">
+        <is>
+          <t>3/24/27</t>
+        </is>
+      </c>
+      <c r="E305" s="0" t="inlineStr">
+        <is>
+          <t>3/24/27</t>
+        </is>
+      </c>
+      <c r="F305" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G305" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H305" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I305" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+        </is>
+      </c>
+      <c r="C306" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D306" s="0" t="inlineStr">
+        <is>
+          <t>3/25/27</t>
+        </is>
+      </c>
+      <c r="E306" s="0" t="inlineStr">
+        <is>
+          <t>3/25/27</t>
+        </is>
+      </c>
+      <c r="F306" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G306" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H306" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I306" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="n">
+        <v>91147</v>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D307" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="E307" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="F307" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G307" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H307" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I307" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
+          <t>SC-5007</t>
+        </is>
+      </c>
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>SC-5007: Implement retention, eDiscovery, and Communication compliance in Microsoft Purview</t>
+        </is>
+      </c>
+      <c r="C308" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="E308" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="F308" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G308" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H308" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I308" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
+        </is>
+      </c>
+      <c r="C309" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>3/29/27</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>3/30/27</t>
+        </is>
+      </c>
+      <c r="F309" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G309" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H309" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I309" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>SC-300T00</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>SC-300T00: Microsoft Identity and Access Administrator</t>
+        </is>
+      </c>
+      <c r="C310" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D310" s="0" t="inlineStr">
+        <is>
+          <t>3/29/27</t>
+        </is>
+      </c>
+      <c r="E310" s="0" t="inlineStr">
+        <is>
+          <t>4/1/27</t>
+        </is>
+      </c>
+      <c r="F310" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G310" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H310" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I310" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>3/29/27</t>
+        </is>
+      </c>
+      <c r="E311" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F311" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G311" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H311" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I311" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="n">
+        <v>55341</v>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>55341: Installation, Storage, and Compute with Windows Server</t>
+        </is>
+      </c>
+      <c r="C312" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D312" s="0" t="inlineStr">
+        <is>
+          <t>3/29/27</t>
+        </is>
+      </c>
+      <c r="E312" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F312" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G312" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H312" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I312" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
+        </is>
+      </c>
+      <c r="C313" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>3/30/27</t>
+        </is>
+      </c>
+      <c r="E313" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F313" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G313" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H313" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I313" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="n">
+        <v>91148</v>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>3/30/27</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>3/30/27</t>
+        </is>
+      </c>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G314" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H314" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I314" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>SC-5008</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>SC-5008: Configure and govern entitlement with Microsoft Entra ID</t>
+        </is>
+      </c>
+      <c r="C315" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D315" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="E315" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F315" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G315" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H315" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I315" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="n">
+        <v>91141</v>
+      </c>
+      <c r="B316" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 1</t>
+        </is>
+      </c>
+      <c r="C316" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D316" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="E316" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F316" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G316" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H316" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I316" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="inlineStr">
+        <is>
+          <t>GH-900T00</t>
+        </is>
+      </c>
+      <c r="B317" s="0" t="inlineStr">
+        <is>
+          <t>GH-900T00: GitHub Foundations</t>
+        </is>
+      </c>
+      <c r="C317" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D317" s="0" t="inlineStr">
+        <is>
+          <t>4/5/27</t>
+        </is>
+      </c>
+      <c r="E317" s="0" t="inlineStr">
+        <is>
+          <t>4/6/27</t>
+        </is>
+      </c>
+      <c r="F317" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G317" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H317" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I317" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="n">
+        <v>91136</v>
+      </c>
+      <c r="B318" s="0" t="inlineStr">
+        <is>
+          <t>Excel - Part 1</t>
+        </is>
+      </c>
+      <c r="C318" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D318" s="0" t="inlineStr">
+        <is>
+          <t>4/5/27</t>
+        </is>
+      </c>
+      <c r="E318" s="0" t="inlineStr">
+        <is>
+          <t>4/5/27</t>
+        </is>
+      </c>
+      <c r="F318" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G318" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H318" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I318" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="n">
+        <v>91142</v>
+      </c>
+      <c r="B319" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
+        </is>
+      </c>
+      <c r="C319" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D319" s="0" t="inlineStr">
+        <is>
+          <t>4/8/27</t>
+        </is>
+      </c>
+      <c r="E319" s="0" t="inlineStr">
+        <is>
+          <t>4/8/27</t>
+        </is>
+      </c>
+      <c r="F319" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G319" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H319" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I319" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="inlineStr">
+        <is>
+          <t>PL-7008</t>
+        </is>
+      </c>
+      <c r="B320" s="0" t="inlineStr">
+        <is>
+          <t>PL-7008: Create agents in Microsoft Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C320" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D320" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="E320" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="F320" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G320" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H320" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I320" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004</t>
+        </is>
+      </c>
+      <c r="B321" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
+        </is>
+      </c>
+      <c r="C321" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D321" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="E321" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="F321" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G321" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H321" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I321" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="n">
+        <v>91174</v>
+      </c>
+      <c r="B322" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft OneNote (Desktop App)</t>
+        </is>
+      </c>
+      <c r="C322" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D322" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="E322" s="0" t="inlineStr">
+        <is>
+          <t>4/9/27</t>
+        </is>
+      </c>
+      <c r="F322" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G322" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H322" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I322" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="inlineStr">
+        <is>
+          <t>DP-3001</t>
+        </is>
+      </c>
+      <c r="B323" s="0" t="inlineStr">
+        <is>
+          <t>DP-3001: Migrate SQL Server workload to Azure SQL</t>
+        </is>
+      </c>
+      <c r="C323" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D323" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E323" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="F323" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G323" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H323" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I323" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="n">
+        <v>50255</v>
+      </c>
+      <c r="B324" s="0" t="inlineStr">
+        <is>
+          <t>Managing Windows Environments with Group Policy</t>
+        </is>
+      </c>
+      <c r="C324" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D324" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E324" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F324" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G324" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H324" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I324" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="n">
+        <v>55399</v>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>55399: Implement and Manage Microsoft Intune</t>
+        </is>
+      </c>
+      <c r="C325" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D325" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E325" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="F325" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G325" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H325" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I325" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00: Design and build integrated AI agent solutions in Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C326" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D326" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E326" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="F326" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G326" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H326" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I326" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>AI-500T00</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>AI-500T00: Design and implement multi-agent AI solutions</t>
+        </is>
+      </c>
+      <c r="C327" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D327" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E327" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="F327" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G327" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H327" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I327" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D328" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E328" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="F328" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G328" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H328" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I328" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>DP-080T00</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>DP-080T00: Query and modify data with Transact-SQL</t>
+        </is>
+      </c>
+      <c r="C329" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D329" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E329" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="F329" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G329" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H329" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I329" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>DP-600T00</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>DP-600T00: Implement analytics solutions using Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D330" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="E330" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F330" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G330" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H330" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I330" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>DP-602T00</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>DP-602T00: Implement a Data Warehouse with Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C331" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D331" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="E331" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="F331" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G331" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H331" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I331" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="n">
+        <v>91143</v>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 3</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D332" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="E332" s="0" t="inlineStr">
+        <is>
+          <t>4/13/27</t>
+        </is>
+      </c>
+      <c r="F332" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G332" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H332" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I332" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>AB-100T00</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>AB-100T00: Architecting agentic AI business solutions</t>
+        </is>
+      </c>
+      <c r="C333" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D333" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="E333" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F333" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G333" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H333" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I333" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>DP-603T00</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>DP-603T00: Implement Real-Time Intelligence with Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C334" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D334" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="E334" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="F334" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G334" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H334" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I334" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
+        </is>
+      </c>
+      <c r="C335" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D335" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="E335" s="0" t="inlineStr">
+        <is>
+          <t>4/14/27</t>
+        </is>
+      </c>
+      <c r="F335" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G335" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H335" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I335" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>DP-604T00</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>DP-604T00: Implement a data science and machine learning solution for AI with Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D336" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="E336" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="F336" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G336" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H336" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I336" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D337" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="E337" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="F337" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G337" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H337" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I337" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
+        </is>
+      </c>
+      <c r="C338" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D338" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="E338" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F338" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G338" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H338" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I338" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>DP-605T00</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>DP-605T00: Prepare and visualize data with Microsoft Power BI</t>
+        </is>
+      </c>
+      <c r="C339" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H339" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I339" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="n">
+        <v>91149</v>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
+        </is>
+      </c>
+      <c r="C340" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F340" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G340" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H340" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I340" s="4" t="n">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+        </is>
+      </c>
+      <c r="C341" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D341" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E341" s="0" t="inlineStr">
+        <is>
+          <t>4/21/27</t>
+        </is>
+      </c>
+      <c r="F341" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G341" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H341" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I341" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="n">
+        <v>55268</v>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>55268: Microsoft Power Automate for End Users</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D342" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E342" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="F342" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G342" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H342" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I342" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>AI-3003</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>AI-3003: Develop Natural Language Solutions in Azure</t>
+        </is>
+      </c>
+      <c r="C343" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D343" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E343" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="F343" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G343" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H343" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I343" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00</t>
+        </is>
+      </c>
+      <c r="B344" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00: Administer Windows Server</t>
+        </is>
+      </c>
+      <c r="C344" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D344" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E344" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F344" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G344" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H344" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I344" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="n">
+        <v>91137</v>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 2</t>
+        </is>
+      </c>
+      <c r="C345" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D345" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E345" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="F345" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G345" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H345" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I345" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>SC-401T00</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
+        </is>
+      </c>
+      <c r="C346" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D346" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E346" s="0" t="inlineStr">
+        <is>
+          <t>4/22/27</t>
+        </is>
+      </c>
+      <c r="F346" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G346" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H346" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I346" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>DP-900T00</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t> Microsoft Azure Data Fundamentals </t>
+        </is>
+      </c>
+      <c r="C347" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D347" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E347" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="F347" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G347" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H347" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I347" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
+      </c>
+      <c r="B348" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+        </is>
+      </c>
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D348" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E348" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F348" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G348" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H348" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I348" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>GH-300T00</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>GH-300T00: GitHub Copilot</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D349" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E349" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="F349" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G349" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H349" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I349" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="inlineStr">
+        <is>
+          <t>GH-500T00</t>
+        </is>
+      </c>
+      <c r="B350" s="0" t="inlineStr">
+        <is>
+          <t>GH-500T00: GitHub Advanced Security</t>
+        </is>
+      </c>
+      <c r="C350" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D350" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="E350" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="F350" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G350" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H350" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I350" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="inlineStr">
+        <is>
+          <t>DP-300T00</t>
+        </is>
+      </c>
+      <c r="B351" s="0" t="inlineStr">
+        <is>
+          <t>DP-300T00: Administering Microsoft Azure SQL Solutions</t>
+        </is>
+      </c>
+      <c r="C351" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D351" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="E351" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F351" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G351" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H351" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I351" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="inlineStr">
+        <is>
+          <t>AI-3016</t>
+        </is>
+      </c>
+      <c r="B352" s="0" t="inlineStr">
+        <is>
+          <t>AI-3016: Develop Generative AI Apps in Azure</t>
+        </is>
+      </c>
+      <c r="C352" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D352" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="E352" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="F352" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G352" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H352" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I352" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="inlineStr">
+        <is>
+          <t>91-098</t>
+        </is>
+      </c>
+      <c r="B353" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+        </is>
+      </c>
+      <c r="C353" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D353" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="E353" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="F353" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G353" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H353" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I353" s="4" t="n">
+        <v>395.0</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="inlineStr">
+        <is>
+          <t>AI-3019</t>
+        </is>
+      </c>
+      <c r="B354" s="0" t="inlineStr">
+        <is>
+          <t>AI-3019: Build AI Apps with Azure Database for PostgreSQL</t>
+        </is>
+      </c>
+      <c r="C354" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D354" s="0" t="inlineStr">
+        <is>
+          <t>4/21/27</t>
+        </is>
+      </c>
+      <c r="E354" s="0" t="inlineStr">
+        <is>
+          <t>4/21/27</t>
+        </is>
+      </c>
+      <c r="F354" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G354" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H354" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I354" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="inlineStr">
+        <is>
+          <t>AI-3026</t>
+        </is>
+      </c>
+      <c r="B355" s="0" t="inlineStr">
+        <is>
+          <t>AI-3026: Develop AI agents on Azure</t>
+        </is>
+      </c>
+      <c r="C355" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D355" s="0" t="inlineStr">
+        <is>
+          <t>4/22/27</t>
+        </is>
+      </c>
+      <c r="E355" s="0" t="inlineStr">
+        <is>
+          <t>4/22/27</t>
+        </is>
+      </c>
+      <c r="F355" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G355" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H355" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I355" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025</t>
+        </is>
+      </c>
+      <c r="B356" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025: Work Smarter with AI</t>
+        </is>
+      </c>
+      <c r="C356" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D356" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="E356" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F356" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G356" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H356" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I356" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00</t>
+        </is>
+      </c>
+      <c r="B357" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
+        </is>
+      </c>
+      <c r="C357" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D357" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E357" s="0" t="inlineStr">
+        <is>
+          <t>4/30/27</t>
+        </is>
+      </c>
+      <c r="F357" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G357" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H357" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I357" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="n">
+        <v>55238</v>
+      </c>
+      <c r="B358" s="0" t="inlineStr">
+        <is>
+          <t>55238: SharePoint Online for Administrators</t>
+        </is>
+      </c>
+      <c r="C358" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D358" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E358" s="0" t="inlineStr">
+        <is>
+          <t>4/28/27</t>
+        </is>
+      </c>
+      <c r="F358" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G358" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H358" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I358" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="inlineStr">
+        <is>
+          <t>MS-ACCSP1</t>
+        </is>
+      </c>
+      <c r="B359" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Access part one </t>
+        </is>
+      </c>
+      <c r="C359" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D359" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E359" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="F359" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G359" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H359" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I359" s="4" t="n">
+        <v>590.0</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="n">
+        <v>55123</v>
+      </c>
+      <c r="B360" s="0" t="inlineStr">
+        <is>
+          <t>55123: Writing Reports with Report Builder and SSRS Level 1</t>
+        </is>
+      </c>
+      <c r="C360" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D360" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E360" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="F360" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G360" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H360" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I360" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018</t>
+        </is>
+      </c>
+      <c r="B361" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+        </is>
+      </c>
+      <c r="C361" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D361" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E361" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="F361" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G361" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H361" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I361" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="inlineStr">
+        <is>
+          <t>DP-3020</t>
+        </is>
+      </c>
+      <c r="B362" s="0" t="inlineStr">
+        <is>
+          <t>DP-3020: Develop data-driven applications with Azure SQL Database</t>
+        </is>
+      </c>
+      <c r="C362" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D362" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E362" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="F362" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G362" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H362" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I362" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00</t>
+        </is>
+      </c>
+      <c r="B363" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
+        </is>
+      </c>
+      <c r="C363" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D363" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="E363" s="0" t="inlineStr">
+        <is>
+          <t>4/30/27</t>
+        </is>
+      </c>
+      <c r="F363" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G363" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H363" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I363" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="n">
+        <v>91138</v>
+      </c>
+      <c r="B364" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 3</t>
+        </is>
+      </c>
+      <c r="C364" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D364" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="E364" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="F364" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G364" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H364" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I364" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="inlineStr">
+        <is>
+          <t>91-099</t>
+        </is>
+      </c>
+      <c r="B365" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 2</t>
+        </is>
+      </c>
+      <c r="C365" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D365" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="E365" s="0" t="inlineStr">
+        <is>
+          <t>4/27/27</t>
+        </is>
+      </c>
+      <c r="F365" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G365" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H365" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I365" s="4" t="n">
+        <v>395.0</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="n">
+        <v>55128</v>
+      </c>
+      <c r="B366" s="0" t="inlineStr">
+        <is>
+          <t>55128: Writing Reports with Report Builder and SSRS Level 2</t>
+        </is>
+      </c>
+      <c r="C366" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D366" s="0" t="inlineStr">
+        <is>
+          <t>4/28/27</t>
+        </is>
+      </c>
+      <c r="E366" s="0" t="inlineStr">
+        <is>
+          <t>4/29/27</t>
+        </is>
+      </c>
+      <c r="F366" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G366" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H366" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I366" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="inlineStr">
+        <is>
+          <t>MS-ACCSP2</t>
+        </is>
+      </c>
+      <c r="B367" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Access part two</t>
+        </is>
+      </c>
+      <c r="C367" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D367" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E367" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="F367" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G367" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H367" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I367" s="4" t="n">
+        <v>590.0</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="n">
+        <v>55215</v>
+      </c>
+      <c r="B368" s="0" t="inlineStr">
+        <is>
+          <t>55215 SharePoint Online Power User</t>
+        </is>
+      </c>
+      <c r="C368" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D368" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E368" s="0" t="inlineStr">
+        <is>
+          <t>5/6/27</t>
+        </is>
+      </c>
+      <c r="F368" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G368" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H368" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I368" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="n">
+        <v>55344</v>
+      </c>
+      <c r="B369" s="0" t="inlineStr">
+        <is>
+          <t>55344: Identity with Windows Servers</t>
+        </is>
+      </c>
+      <c r="C369" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D369" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E369" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F369" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G369" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H369" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I369" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00</t>
+        </is>
+      </c>
+      <c r="B370" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00: Introduction to AI in Azure</t>
+        </is>
+      </c>
+      <c r="C370" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D370" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E370" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="F370" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G370" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H370" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I370" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2001</t>
+        </is>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2001: Implement Security through a Pipeline using Azure DevOps</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D371" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E371" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="F371" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G371" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H371" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I371" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="inlineStr">
+        <is>
+          <t>DP-750T00</t>
+        </is>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>DP-750T00: Implement data engineering solutions using Azure Databricks</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D372" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E372" s="0" t="inlineStr">
+        <is>
+          <t>5/6/27</t>
+        </is>
+      </c>
+      <c r="F372" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G372" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H372" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I372" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00</t>
+        </is>
+      </c>
+      <c r="B373" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
+        </is>
+      </c>
+      <c r="C373" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D373" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E373" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="F373" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G373" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H373" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I373" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="n">
+        <v>91139</v>
+      </c>
+      <c r="B374" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 1</t>
+        </is>
+      </c>
+      <c r="C374" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D374" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="E374" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="F374" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G374" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H374" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I374" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00</t>
+        </is>
+      </c>
+      <c r="B375" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
+        </is>
+      </c>
+      <c r="C375" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D375" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="E375" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F375" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G375" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H375" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I375" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2007</t>
+        </is>
+      </c>
+      <c r="B376" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2007: Accelerate app development by using GitHub Copilot</t>
+        </is>
+      </c>
+      <c r="C376" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D376" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="E376" s="0" t="inlineStr">
+        <is>
+          <t>5/4/27</t>
+        </is>
+      </c>
+      <c r="F376" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G376" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H376" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I376" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2008</t>
+        </is>
+      </c>
+      <c r="B377" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2008: DevOps Foundations: The Core Principles and Practices</t>
+        </is>
+      </c>
+      <c r="C377" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D377" s="0" t="inlineStr">
+        <is>
+          <t>5/5/27</t>
+        </is>
+      </c>
+      <c r="E377" s="0" t="inlineStr">
+        <is>
+          <t>5/5/27</t>
+        </is>
+      </c>
+      <c r="F377" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G377" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H377" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I377" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2003</t>
+        </is>
+      </c>
+      <c r="B378" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2003: Deploy Cloud-Native Apps using Azure Container Apps</t>
+        </is>
+      </c>
+      <c r="C378" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D378" s="0" t="inlineStr">
+        <is>
+          <t>5/6/27</t>
+        </is>
+      </c>
+      <c r="E378" s="0" t="inlineStr">
+        <is>
+          <t>5/6/27</t>
+        </is>
+      </c>
+      <c r="F378" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G378" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H378" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I378" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2006</t>
+        </is>
+      </c>
+      <c r="B379" s="0" t="inlineStr">
+        <is>
+          <t>AZ-2006: Automate Azure Load Testing by using GitHub Actions</t>
+        </is>
+      </c>
+      <c r="C379" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D379" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="E379" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F379" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G379" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H379" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I379" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004</t>
+        </is>
+      </c>
+      <c r="B380" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
+        </is>
+      </c>
+      <c r="C380" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D380" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="E380" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F380" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G380" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H380" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I380" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="inlineStr">
+        <is>
+          <t>DP-3014</t>
+        </is>
+      </c>
+      <c r="B381" s="0" t="inlineStr">
+        <is>
+          <t>DP-3014: Build machine learning solutions using Azure Databricks</t>
+        </is>
+      </c>
+      <c r="C381" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D381" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="E381" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F381" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G381" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H381" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I381" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="n">
+        <v>91136</v>
+      </c>
+      <c r="B382" s="0" t="inlineStr">
+        <is>
+          <t>Excel - Part 1</t>
+        </is>
+      </c>
+      <c r="C382" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D382" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E382" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="F382" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G382" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H382" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I382" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="inlineStr">
+        <is>
+          <t>DP-3029</t>
+        </is>
+      </c>
+      <c r="B383" s="0" t="inlineStr">
+        <is>
+          <t>DP-3029: Work smarter with Copilot in Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C383" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D383" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E383" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G383" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H383" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I383" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00</t>
+        </is>
+      </c>
+      <c r="B384" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+        </is>
+      </c>
+      <c r="C384" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D384" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E384" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G384" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H384" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I384" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="n">
+        <v>55371</v>
+      </c>
+      <c r="B385" s="0" t="inlineStr">
+        <is>
+          <t>55371: Windows Server Administration</t>
+        </is>
+      </c>
+      <c r="C385" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D385" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E385" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F385" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G385" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H385" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I385" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="n">
+        <v>91140</v>
+      </c>
+      <c r="B386" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Outlook for Office 365 (Desktop or Online): Part 2</t>
+        </is>
+      </c>
+      <c r="C386" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D386" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E386" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="F386" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G386" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H386" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I386" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="inlineStr">
+        <is>
+          <t>DP-700T00</t>
+        </is>
+      </c>
+      <c r="B387" s="0" t="inlineStr">
+        <is>
+          <t>DP-700T00: Implement data engineering solutions using Microsoft Fabric</t>
+        </is>
+      </c>
+      <c r="C387" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D387" s="0" t="inlineStr">
+        <is>
+          <t>5/11/27</t>
+        </is>
+      </c>
+      <c r="E387" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F387" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G387" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H387" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I387" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="n">
+        <v>55399</v>
+      </c>
+      <c r="B388" s="0" t="inlineStr">
+        <is>
+          <t>55399: Implement and Manage Microsoft Intune</t>
+        </is>
+      </c>
+      <c r="C388" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D388" s="0" t="inlineStr">
+        <is>
+          <t>5/12/27</t>
+        </is>
+      </c>
+      <c r="E388" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F388" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G388" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H388" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I388" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="inlineStr">
+        <is>
+          <t>PL-7002</t>
+        </is>
+      </c>
+      <c r="B389" s="0" t="inlineStr">
+        <is>
+          <t>PL-7002: Create and Manage Automated Processes by using Power Automate</t>
+        </is>
+      </c>
+      <c r="C389" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D389" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="E389" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F389" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G389" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H389" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I389" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="n">
+        <v>91137</v>
+      </c>
+      <c r="B390" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 2</t>
+        </is>
+      </c>
+      <c r="C390" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D390" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="E390" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F390" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G390" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H390" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I390" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="n">
+        <v>91138</v>
+      </c>
+      <c r="B391" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 3</t>
+        </is>
+      </c>
+      <c r="C391" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D391" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="E391" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="F391" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G391" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H391" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I391" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="inlineStr">
+        <is>
+          <t>AB-410T00</t>
+        </is>
+      </c>
+      <c r="B392" s="0" t="inlineStr">
+        <is>
+          <t>AB-410T00: Build intelligent applications</t>
+        </is>
+      </c>
+      <c r="C392" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D392" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="E392" s="0" t="inlineStr">
+        <is>
+          <t>5/19/27</t>
+        </is>
+      </c>
+      <c r="F392" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G392" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H392" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I392" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="inlineStr">
+        <is>
+          <t>MS-4019</t>
+        </is>
+      </c>
+      <c r="B393" s="0" t="inlineStr">
+        <is>
+          <t>MS-4019: Transform your everyday business processes with agents </t>
+        </is>
+      </c>
+      <c r="C393" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D393" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="E393" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="F393" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G393" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H393" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I393" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="inlineStr">
+        <is>
+          <t>SC-900T00</t>
+        </is>
+      </c>
+      <c r="B394" s="0" t="inlineStr">
+        <is>
+          <t>SC-900T00: Microsoft Security, Compliance,  and Identity Fundamentals</t>
+        </is>
+      </c>
+      <c r="C394" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D394" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="E394" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="F394" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G394" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H394" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I394" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00</t>
+        </is>
+      </c>
+      <c r="B395" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
+        </is>
+      </c>
+      <c r="C395" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D395" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="E395" s="0" t="inlineStr">
+        <is>
+          <t>5/17/27</t>
+        </is>
+      </c>
+      <c r="F395" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G395" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H395" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I395" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00</t>
+        </is>
+      </c>
+      <c r="B396" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
+        </is>
+      </c>
+      <c r="C396" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D396" s="0" t="inlineStr">
+        <is>
+          <t>5/18/27</t>
+        </is>
+      </c>
+      <c r="E396" s="0" t="inlineStr">
+        <is>
+          <t>5/18/27</t>
+        </is>
+      </c>
+      <c r="F396" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G396" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H396" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I396" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="inlineStr">
+        <is>
+          <t>91-098</t>
+        </is>
+      </c>
+      <c r="B397" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+        </is>
+      </c>
+      <c r="C397" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D397" s="0" t="inlineStr">
+        <is>
+          <t>5/18/27</t>
+        </is>
+      </c>
+      <c r="E397" s="0" t="inlineStr">
+        <is>
+          <t>5/18/27</t>
+        </is>
+      </c>
+      <c r="F397" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G397" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H397" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I397" s="4" t="n">
+        <v>395.0</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00</t>
+        </is>
+      </c>
+      <c r="B398" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
+        </is>
+      </c>
+      <c r="C398" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D398" s="0" t="inlineStr">
+        <is>
+          <t>5/19/27</t>
+        </is>
+      </c>
+      <c r="E398" s="0" t="inlineStr">
+        <is>
+          <t>5/19/27</t>
+        </is>
+      </c>
+      <c r="F398" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G398" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H398" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I398" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>PL-7001</t>
+        </is>
+      </c>
+      <c r="B399" s="0" t="inlineStr">
+        <is>
+          <t>PL-7001: Create and Manage Canvas Apps with Power Apps</t>
+        </is>
+      </c>
+      <c r="C399" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D399" s="0" t="inlineStr">
+        <is>
+          <t>5/21/27</t>
+        </is>
+      </c>
+      <c r="E399" s="0" t="inlineStr">
+        <is>
+          <t>5/21/27</t>
+        </is>
+      </c>
+      <c r="F399" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G399" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H399" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I399" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="n">
+        <v>91147</v>
+      </c>
+      <c r="B400" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 1</t>
+        </is>
+      </c>
+      <c r="C400" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D400" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E400" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="F400" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G400" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H400" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I400" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="inlineStr">
+        <is>
+          <t>SC-200T00</t>
+        </is>
+      </c>
+      <c r="B401" s="0" t="inlineStr">
+        <is>
+          <t>SC-200T00: Defend against cyberthreats with Microsoft's security operations platform</t>
+        </is>
+      </c>
+      <c r="C401" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D401" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E401" s="0" t="inlineStr">
+        <is>
+          <t>5/27/27</t>
+        </is>
+      </c>
+      <c r="F401" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G401" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H401" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I401" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00</t>
+        </is>
+      </c>
+      <c r="B402" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+        </is>
+      </c>
+      <c r="C402" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D402" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E402" s="0" t="inlineStr">
+        <is>
+          <t>5/26/27</t>
+        </is>
+      </c>
+      <c r="F402" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G402" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H402" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I402" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
+      </c>
+      <c r="B403" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+        </is>
+      </c>
+      <c r="C403" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D403" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E403" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F403" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G403" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H403" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I403" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="n">
+        <v>55348</v>
+      </c>
+      <c r="B404" s="0" t="inlineStr">
+        <is>
+          <t>55348: Administering Microsoft Endpoint Configuration Manager</t>
+        </is>
+      </c>
+      <c r="C404" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D404" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E404" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F404" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G404" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H404" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I404" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="inlineStr">
+        <is>
+          <t>MS-700T00</t>
+        </is>
+      </c>
+      <c r="B405" s="0" t="inlineStr">
+        <is>
+          <t>MS-700T00: Manage collaboration and communication with Microsoft Teams</t>
+        </is>
+      </c>
+      <c r="C405" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D405" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E405" s="0" t="inlineStr">
+        <is>
+          <t>5/27/27</t>
+        </is>
+      </c>
+      <c r="F405" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G405" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H405" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I405" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00</t>
+        </is>
+      </c>
+      <c r="B406" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
+        </is>
+      </c>
+      <c r="C406" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D406" s="0" t="inlineStr">
+        <is>
+          <t>5/25/27</t>
+        </is>
+      </c>
+      <c r="E406" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F406" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G406" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H406" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I406" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018</t>
+        </is>
+      </c>
+      <c r="B407" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+        </is>
+      </c>
+      <c r="C407" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D407" s="0" t="inlineStr">
+        <is>
+          <t>5/26/27</t>
+        </is>
+      </c>
+      <c r="E407" s="0" t="inlineStr">
+        <is>
+          <t>5/26/27</t>
+        </is>
+      </c>
+      <c r="F407" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G407" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H407" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I407" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00</t>
+        </is>
+      </c>
+      <c r="B408" s="0" t="inlineStr">
+        <is>
+          <t>AB-620T00: Design and build integrated AI agent solutions in Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C408" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D408" s="0" t="inlineStr">
+        <is>
+          <t>5/26/27</t>
+        </is>
+      </c>
+      <c r="E408" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F408" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G408" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H408" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I408" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="inlineStr">
+        <is>
+          <t>PL-7008</t>
+        </is>
+      </c>
+      <c r="B409" s="0" t="inlineStr">
+        <is>
+          <t>PL-7008: Create agents in Microsoft Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C409" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D409" s="0" t="inlineStr">
+        <is>
+          <t>5/27/27</t>
+        </is>
+      </c>
+      <c r="E409" s="0" t="inlineStr">
+        <is>
+          <t>5/27/27</t>
+        </is>
+      </c>
+      <c r="F409" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G409" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H409" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I409" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="n">
+        <v>55265</v>
+      </c>
+      <c r="B410" s="0" t="inlineStr">
+        <is>
+          <t>55265: Microsoft PowerApps</t>
+        </is>
+      </c>
+      <c r="C410" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D410" s="0" t="inlineStr">
+        <is>
+          <t>5/27/27</t>
+        </is>
+      </c>
+      <c r="E410" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F410" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G410" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H410" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I410" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="n">
+        <v>91148</v>
+      </c>
+      <c r="B411" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft PowerPoint for Office 365: Part 2</t>
+        </is>
+      </c>
+      <c r="C411" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D411" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="E411" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F411" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G411" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H411" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I411" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="inlineStr">
+        <is>
+          <t>MS-4014</t>
+        </is>
+      </c>
+      <c r="B412" s="0" t="inlineStr">
+        <is>
+          <t>MS-4014: Build a foundation to build AI agents and extend Microsoft 365 Copilot</t>
+        </is>
+      </c>
+      <c r="C412" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D412" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="E412" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F412" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G412" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H412" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I412" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="inlineStr">
+        <is>
+          <t>MS-4022</t>
+        </is>
+      </c>
+      <c r="B413" s="0" t="inlineStr">
+        <is>
+          <t>MS-4022: Extend Microsoft 365 Copilot in Copilot Studio</t>
+        </is>
+      </c>
+      <c r="C413" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D413" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="E413" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F413" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G413" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H413" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I413" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025</t>
+        </is>
+      </c>
+      <c r="B414" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025: Work Smarter with AI</t>
+        </is>
+      </c>
+      <c r="C414" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D414" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="E414" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F414" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G414" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H414" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I414" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="inlineStr">
+        <is>
+          <t>SC-5001</t>
+        </is>
+      </c>
+      <c r="B415" s="0" t="inlineStr">
+        <is>
+          <t>SC-5001: Configure SIEM security operations using Microsoft Sentinel</t>
+        </is>
+      </c>
+      <c r="C415" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D415" s="0" t="inlineStr">
+        <is>
+          <t>6/1/27</t>
+        </is>
+      </c>
+      <c r="E415" s="0" t="inlineStr">
+        <is>
+          <t>6/1/27</t>
+        </is>
+      </c>
+      <c r="F415" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G415" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H415" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I415" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="n">
+        <v>55342</v>
+      </c>
+      <c r="B416" s="0" t="inlineStr">
+        <is>
+          <t>55342: Supporting and Troubleshooting Windows 11</t>
+        </is>
+      </c>
+      <c r="C416" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D416" s="0" t="inlineStr">
+        <is>
+          <t>6/1/27</t>
+        </is>
+      </c>
+      <c r="E416" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F416" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G416" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H416" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I416" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="inlineStr">
+        <is>
+          <t>SC-300T00</t>
+        </is>
+      </c>
+      <c r="B417" s="0" t="inlineStr">
+        <is>
+          <t>SC-300T00: Microsoft Identity and Access Administrator</t>
+        </is>
+      </c>
+      <c r="C417" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D417" s="0" t="inlineStr">
+        <is>
+          <t>6/1/27</t>
+        </is>
+      </c>
+      <c r="E417" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F417" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G417" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H417" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I417" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="n">
+        <v>55238</v>
+      </c>
+      <c r="B418" s="0" t="inlineStr">
+        <is>
+          <t>55238: SharePoint Online for Administrators</t>
+        </is>
+      </c>
+      <c r="C418" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D418" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="E418" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F418" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G418" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H418" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I418" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="inlineStr">
+        <is>
+          <t>AZ-700T00</t>
+        </is>
+      </c>
+      <c r="B419" s="0" t="inlineStr">
+        <is>
+          <t>AZ-700T00: Design and Implement Microsoft Azure Networking Solutions</t>
+        </is>
+      </c>
+      <c r="C419" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D419" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="E419" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F419" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G419" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H419" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I419" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="inlineStr">
+        <is>
+          <t>SC-5002</t>
+        </is>
+      </c>
+      <c r="B420" s="0" t="inlineStr">
+        <is>
+          <t>SC-5002: Secure Azure services and workloads with Microsoft Defender for Cloud regulatory compliance controls</t>
+        </is>
+      </c>
+      <c r="C420" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D420" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="E420" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="F420" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G420" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H420" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I420" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="n">
+        <v>91149</v>
+      </c>
+      <c r="B421" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Excel for Office 365/2021-2024: Data Analysis with PivotTables</t>
+        </is>
+      </c>
+      <c r="C421" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D421" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="E421" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="F421" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G421" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H421" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I421" s="4" t="n">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="inlineStr">
+        <is>
+          <t>SC-5003</t>
+        </is>
+      </c>
+      <c r="B422" s="0" t="inlineStr">
+        <is>
+          <t>SC-5003: Implement information protection and data loss prevention by using Microsoft Purview</t>
+        </is>
+      </c>
+      <c r="C422" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D422" s="0" t="inlineStr">
+        <is>
+          <t>6/3/27</t>
+        </is>
+      </c>
+      <c r="E422" s="0" t="inlineStr">
+        <is>
+          <t>6/3/27</t>
+        </is>
+      </c>
+      <c r="F422" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G422" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H422" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I422" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="inlineStr">
+        <is>
+          <t>SC-5004</t>
+        </is>
+      </c>
+      <c r="B423" s="0" t="inlineStr">
+        <is>
+          <t>SC-5004: Defend against cyberthreats with Microsoft Defender XDR</t>
+        </is>
+      </c>
+      <c r="C423" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D423" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="E423" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F423" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G423" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H423" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I423" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="n">
+        <v>91136</v>
+      </c>
+      <c r="B424" s="0" t="inlineStr">
+        <is>
+          <t>Excel - Part 1</t>
+        </is>
+      </c>
+      <c r="C424" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D424" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="E424" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F424" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G424" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H424" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I424" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="inlineStr">
+        <is>
+          <t>AI-200T00</t>
+        </is>
+      </c>
+      <c r="B425" s="0" t="inlineStr">
+        <is>
+          <t>AI-200T00: Develop AI cloud solutions on Azure</t>
+        </is>
+      </c>
+      <c r="C425" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D425" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E425" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F425" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G425" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H425" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I425" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="inlineStr">
+        <is>
+          <t>AZ-305T00</t>
+        </is>
+      </c>
+      <c r="B426" s="0" t="inlineStr">
+        <is>
+          <t>AZ-305T00: Designing Microsoft Azure Infrastructure Solutions</t>
+        </is>
+      </c>
+      <c r="C426" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D426" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E426" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="F426" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G426" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H426" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I426" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00</t>
+        </is>
+      </c>
+      <c r="B427" s="0" t="inlineStr">
+        <is>
+          <t>AZ-040T00: Automating Administration with PowerShell</t>
+        </is>
+      </c>
+      <c r="C427" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D427" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E427" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F427" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G427" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H427" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I427" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="inlineStr">
+        <is>
+          <t>SC-401T00</t>
+        </is>
+      </c>
+      <c r="B428" s="0" t="inlineStr">
+        <is>
+          <t>SC-401T00: Protect sensitive information with Microsoft Purview in the AI era</t>
+        </is>
+      </c>
+      <c r="C428" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D428" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E428" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="F428" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G428" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H428" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I428" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004</t>
+        </is>
+      </c>
+      <c r="B429" s="0" t="inlineStr">
+        <is>
+          <t>MS-4004: Empower your Workforce with Copilot for Microsoft 365 Use Cases</t>
+        </is>
+      </c>
+      <c r="C429" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D429" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E429" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="F429" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G429" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H429" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I429" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="n">
+        <v>91141</v>
+      </c>
+      <c r="B430" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 1</t>
+        </is>
+      </c>
+      <c r="C430" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D430" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E430" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="F430" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G430" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H430" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I430" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="inlineStr">
+        <is>
+          <t>MS-721T00</t>
+        </is>
+      </c>
+      <c r="B431" s="0" t="inlineStr">
+        <is>
+          <t>MS-721T00: Plan, Configure, and Manage Collaboration Communications Systems with Microsoft Teams</t>
+        </is>
+      </c>
+      <c r="C431" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D431" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E431" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F431" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G431" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H431" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I431" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00</t>
+        </is>
+      </c>
+      <c r="B432" s="0" t="inlineStr">
+        <is>
+          <t>AZ-802T00: Administer Windows Server</t>
+        </is>
+      </c>
+      <c r="C432" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D432" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E432" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F432" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G432" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H432" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I432" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00</t>
+        </is>
+      </c>
+      <c r="B433" s="0" t="inlineStr">
+        <is>
+          <t>AZ-900T00: Introduction to Microsoft Azure</t>
+        </is>
+      </c>
+      <c r="C433" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D433" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E433" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="F433" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G433" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H433" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I433" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="inlineStr">
+        <is>
+          <t>PL-400T00</t>
+        </is>
+      </c>
+      <c r="B434" s="0" t="inlineStr">
+        <is>
+          <t>PL-400T00: Microsoft Power Platform Developer</t>
+        </is>
+      </c>
+      <c r="C434" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D434" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E434" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F434" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G434" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H434" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I434" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="n">
+        <v>55215</v>
+      </c>
+      <c r="B435" s="0" t="inlineStr">
+        <is>
+          <t>55215 SharePoint Online Power User</t>
+        </is>
+      </c>
+      <c r="C435" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D435" s="0" t="inlineStr">
+        <is>
+          <t>6/8/27</t>
+        </is>
+      </c>
+      <c r="E435" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F435" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G435" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H435" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I435" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="inlineStr">
+        <is>
+          <t>AB-100T00</t>
+        </is>
+      </c>
+      <c r="B436" s="0" t="inlineStr">
+        <is>
+          <t>AB-100T00: Architecting agentic AI business solutions</t>
+        </is>
+      </c>
+      <c r="C436" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D436" s="0" t="inlineStr">
+        <is>
+          <t>6/9/27</t>
+        </is>
+      </c>
+      <c r="E436" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F436" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G436" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H436" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I436" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="n">
+        <v>91174</v>
+      </c>
+      <c r="B437" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft OneNote (Desktop App)</t>
+        </is>
+      </c>
+      <c r="C437" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D437" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="E437" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="F437" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G437" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H437" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I437" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="n">
+        <v>91137</v>
+      </c>
+      <c r="B438" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 2</t>
+        </is>
+      </c>
+      <c r="C438" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D438" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="E438" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="F438" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G438" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H438" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I438" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="n">
+        <v>91142</v>
+      </c>
+      <c r="B439" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Word for Office 365 (Desktop or Online): Part 2</t>
+        </is>
+      </c>
+      <c r="C439" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D439" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="E439" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F439" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G439" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H439" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I439" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="inlineStr">
+        <is>
+          <t>SC-100T00</t>
+        </is>
+      </c>
+      <c r="B440" s="0" t="inlineStr">
+        <is>
+          <t>SC-100T00: Microsoft Cybersecurity Architect</t>
+        </is>
+      </c>
+      <c r="C440" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D440" s="0" t="inlineStr">
+        <is>
+          <t>6/14/27</t>
+        </is>
+      </c>
+      <c r="E440" s="0" t="inlineStr">
+        <is>
+          <t>6/17/27</t>
+        </is>
+      </c>
+      <c r="F440" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G440" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H440" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I440" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="inlineStr">
+        <is>
+          <t>AZ-140T00</t>
+        </is>
+      </c>
+      <c r="B441" s="0" t="inlineStr">
+        <is>
+          <t>AZ-140T00: Configuring and Operating Microsoft Azure Virtual Desktop</t>
+        </is>
+      </c>
+      <c r="C441" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D441" s="0" t="inlineStr">
+        <is>
+          <t>6/14/27</t>
+        </is>
+      </c>
+      <c r="E441" s="0" t="inlineStr">
+        <is>
+          <t>6/17/27</t>
+        </is>
+      </c>
+      <c r="F441" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G441" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H441" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I441" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="inlineStr">
+        <is>
+          <t>GH-900T00</t>
+        </is>
+      </c>
+      <c r="B442" s="0" t="inlineStr">
+        <is>
+          <t>GH-900T00: GitHub Foundations</t>
+        </is>
+      </c>
+      <c r="C442" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D442" s="0" t="inlineStr">
+        <is>
+          <t>6/14/27</t>
+        </is>
+      </c>
+      <c r="E442" s="0" t="inlineStr">
+        <is>
+          <t>6/15/27</t>
+        </is>
+      </c>
+      <c r="F442" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G442" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H442" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I442" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="inlineStr">
+        <is>
+          <t>MD-4011</t>
+        </is>
+      </c>
+      <c r="B443" s="0" t="inlineStr">
+        <is>
+          <t>MD-4011: Enhance Endpoint Security with Microsoft Intune and Microsoft Copilot for Security</t>
+        </is>
+      </c>
+      <c r="C443" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D443" s="0" t="inlineStr">
+        <is>
+          <t>6/15/27</t>
+        </is>
+      </c>
+      <c r="E443" s="0" t="inlineStr">
+        <is>
+          <t>6/15/27</t>
+        </is>
+      </c>
+      <c r="F443" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G443" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H443" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I443" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="0" t="n">
+        <v>55399</v>
+      </c>
+      <c r="B444" s="0" t="inlineStr">
+        <is>
+          <t>55399: Implement and Manage Microsoft Intune</t>
+        </is>
+      </c>
+      <c r="C444" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D444" s="0" t="inlineStr">
+        <is>
+          <t>6/16/27</t>
+        </is>
+      </c>
+      <c r="E444" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="F444" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G444" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H444" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I444" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00</t>
+        </is>
+      </c>
+      <c r="B445" s="0" t="inlineStr">
+        <is>
+          <t>AB-900T00: Introduction to Microsoft 365 and AI administration</t>
+        </is>
+      </c>
+      <c r="C445" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D445" s="0" t="inlineStr">
+        <is>
+          <t>6/16/27</t>
+        </is>
+      </c>
+      <c r="E445" s="0" t="inlineStr">
+        <is>
+          <t>6/16/27</t>
+        </is>
+      </c>
+      <c r="F445" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G445" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H445" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I445" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00</t>
+        </is>
+      </c>
+      <c r="B446" s="0" t="inlineStr">
+        <is>
+          <t>AB-730T00: Transform business workflows with generative AI</t>
+        </is>
+      </c>
+      <c r="C446" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D446" s="0" t="inlineStr">
+        <is>
+          <t>6/17/27</t>
+        </is>
+      </c>
+      <c r="E446" s="0" t="inlineStr">
+        <is>
+          <t>6/17/27</t>
+        </is>
+      </c>
+      <c r="F446" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G446" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H446" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I446" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00</t>
+        </is>
+      </c>
+      <c r="B447" s="0" t="inlineStr">
+        <is>
+          <t>AB-731T00: Drive AI transformation in your organization</t>
+        </is>
+      </c>
+      <c r="C447" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D447" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="E447" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="F447" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G447" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H447" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I447" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="0" t="n">
+        <v>55268</v>
+      </c>
+      <c r="B448" s="0" t="inlineStr">
+        <is>
+          <t>55268: Microsoft Power Automate for End Users</t>
+        </is>
+      </c>
+      <c r="C448" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D448" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="E448" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="F448" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G448" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H448" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I448" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="0" t="inlineStr">
+        <is>
+          <t>91-098</t>
+        </is>
+      </c>
+      <c r="B449" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 1</t>
+        </is>
+      </c>
+      <c r="C449" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D449" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="E449" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="F449" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G449" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H449" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I449" s="4" t="n">
+        <v>395.0</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00</t>
+        </is>
+      </c>
+      <c r="B450" s="0" t="inlineStr">
+        <is>
+          <t>PL-300T00: Design and Manage Analytics Solutions Using Power BI</t>
+        </is>
+      </c>
+      <c r="C450" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D450" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E450" s="0" t="inlineStr">
+        <is>
+          <t>6/23/27</t>
+        </is>
+      </c>
+      <c r="F450" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G450" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H450" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I450" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="0" t="inlineStr">
+        <is>
+          <t>GH-300T00</t>
+        </is>
+      </c>
+      <c r="B451" s="0" t="inlineStr">
+        <is>
+          <t>GH-300T00: GitHub Copilot</t>
+        </is>
+      </c>
+      <c r="C451" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D451" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E451" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="F451" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G451" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H451" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I451" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="0" t="inlineStr">
+        <is>
+          <t>AZ-400T00</t>
+        </is>
+      </c>
+      <c r="B452" s="0" t="inlineStr">
+        <is>
+          <t>AZ-400T00: Designing and Implementing Microsoft DevOps Solutions</t>
+        </is>
+      </c>
+      <c r="C452" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D452" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E452" s="0" t="inlineStr">
+        <is>
+          <t>6/24/27</t>
+        </is>
+      </c>
+      <c r="F452" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G452" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H452" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I452" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="0" t="inlineStr">
+        <is>
+          <t>SC-5006</t>
+        </is>
+      </c>
+      <c r="B453" s="0" t="inlineStr">
+        <is>
+          <t>SC-5006: Enhance security operations by using Microsoft Security Copilot</t>
+        </is>
+      </c>
+      <c r="C453" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D453" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E453" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="F453" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G453" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H453" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I453" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00</t>
+        </is>
+      </c>
+      <c r="B454" s="0" t="inlineStr">
+        <is>
+          <t>AI-901T00: Introduction to AI in Azure</t>
+        </is>
+      </c>
+      <c r="C454" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D454" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E454" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="F454" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G454" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H454" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I454" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="0" t="inlineStr">
+        <is>
+          <t>GH-500T00</t>
+        </is>
+      </c>
+      <c r="B455" s="0" t="inlineStr">
+        <is>
+          <t>GH-500T00: GitHub Advanced Security</t>
+        </is>
+      </c>
+      <c r="C455" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D455" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="E455" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="F455" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G455" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H455" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I455" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="0" t="inlineStr">
+        <is>
+          <t>SC-5007</t>
+        </is>
+      </c>
+      <c r="B456" s="0" t="inlineStr">
+        <is>
+          <t>SC-5007: Implement retention, eDiscovery, and Communication compliance in Microsoft Purview</t>
+        </is>
+      </c>
+      <c r="C456" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D456" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="E456" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="F456" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G456" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H456" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I456" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00</t>
+        </is>
+      </c>
+      <c r="B457" s="0" t="inlineStr">
+        <is>
+          <t>AI-103T00: Develop AI Apps and Agents on Azure</t>
+        </is>
+      </c>
+      <c r="C457" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D457" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="E457" s="0" t="inlineStr">
+        <is>
+          <t>6/25/27</t>
+        </is>
+      </c>
+      <c r="F457" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G457" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H457" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I457" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00</t>
+        </is>
+      </c>
+      <c r="B458" s="0" t="inlineStr">
+        <is>
+          <t>AZ-104T00: Microsoft Azure Administrator</t>
+        </is>
+      </c>
+      <c r="C458" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D458" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="E458" s="0" t="inlineStr">
+        <is>
+          <t>6/25/27</t>
+        </is>
+      </c>
+      <c r="F458" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G458" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H458" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I458" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="n">
+        <v>91138</v>
+      </c>
+      <c r="B459" s="0" t="inlineStr">
+        <is>
+          <t>Excel – Part 3</t>
+        </is>
+      </c>
+      <c r="C459" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D459" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="E459" s="0" t="inlineStr">
+        <is>
+          <t>6/22/27</t>
+        </is>
+      </c>
+      <c r="F459" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G459" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H459" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I459" s="4" t="n">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="0" t="inlineStr">
+        <is>
+          <t>SC-5008</t>
+        </is>
+      </c>
+      <c r="B460" s="0" t="inlineStr">
+        <is>
+          <t>SC-5008: Configure and govern entitlement with Microsoft Entra ID</t>
+        </is>
+      </c>
+      <c r="C460" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D460" s="0" t="inlineStr">
+        <is>
+          <t>6/23/27</t>
+        </is>
+      </c>
+      <c r="E460" s="0" t="inlineStr">
+        <is>
+          <t>6/23/27</t>
+        </is>
+      </c>
+      <c r="F460" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G460" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H460" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I460" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="0" t="inlineStr">
+        <is>
+          <t>91-099</t>
+        </is>
+      </c>
+      <c r="B461" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft Project 2019/2021/365 - Part 2</t>
+        </is>
+      </c>
+      <c r="C461" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D461" s="0" t="inlineStr">
+        <is>
+          <t>6/24/27</t>
+        </is>
+      </c>
+      <c r="E461" s="0" t="inlineStr">
+        <is>
+          <t>6/24/27</t>
+        </is>
+      </c>
+      <c r="F461" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G461" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H461" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I461" s="4" t="n">
+        <v>395.0</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00</t>
+        </is>
+      </c>
+      <c r="B462" s="0" t="inlineStr">
+        <is>
+          <t>PL-900T00: Introduction to Microsoft Power Platform</t>
+        </is>
+      </c>
+      <c r="C462" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D462" s="0" t="inlineStr">
+        <is>
+          <t>6/24/27</t>
+        </is>
+      </c>
+      <c r="E462" s="0" t="inlineStr">
+        <is>
+          <t>6/25/27</t>
+        </is>
+      </c>
+      <c r="F462" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G462" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H462" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I462" s="4" t="n">
+        <v>1295.0</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025</t>
+        </is>
+      </c>
+      <c r="B463" s="0" t="inlineStr">
+        <is>
+          <t>AI-3025: Work Smarter with AI</t>
+        </is>
+      </c>
+      <c r="C463" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D463" s="0" t="inlineStr">
+        <is>
+          <t>6/28/27</t>
+        </is>
+      </c>
+      <c r="E463" s="0" t="inlineStr">
+        <is>
+          <t>6/28/27</t>
+        </is>
+      </c>
+      <c r="F463" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G463" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H463" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I463" s="4" t="n">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00</t>
+        </is>
+      </c>
+      <c r="B464" s="0" t="inlineStr">
+        <is>
+          <t>MD-102T00: Manage and secure Microsoft 365 endpoints by using Intune</t>
+        </is>
+      </c>
+      <c r="C464" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D464" s="0" t="inlineStr">
+        <is>
+          <t>6/28/27</t>
+        </is>
+      </c>
+      <c r="E464" s="0" t="inlineStr">
+        <is>
+          <t>7/2/27</t>
+        </is>
+      </c>
+      <c r="F464" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G464" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H464" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I464" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018</t>
+        </is>
+      </c>
+      <c r="B465" s="0" t="inlineStr">
+        <is>
+          <t>MS-4018: Draft, analyze, and present with Microsoft 365 Copilot </t>
+        </is>
+      </c>
+      <c r="C465" s="0" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="D465" s="0" t="inlineStr">
+        <is>
+          <t>6/29/27</t>
+        </is>
+      </c>
+      <c r="E465" s="0" t="inlineStr">
+        <is>
+          <t>6/29/27</t>
+        </is>
+      </c>
+      <c r="F465" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G465" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H465" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I465" s="4" t="n">
+        <v>695.0</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="inlineStr">
+        <is>
+          <t>macos-set</t>
+        </is>
+      </c>
+      <c r="B466" s="0" t="inlineStr">
+        <is>
+          <t>macOS Support Essentials Tahoe</t>
+        </is>
+      </c>
+      <c r="C466" s="0" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="D466" s="0" t="inlineStr">
+        <is>
+          <t>11/18/26</t>
+        </is>
+      </c>
+      <c r="E466" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F466" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G466" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H466" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I466" s="4" t="n">
+        <v>2100.0</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="inlineStr">
+        <is>
+          <t>VCFBMS91</t>
+        </is>
+      </c>
+      <c r="B467" s="0" t="inlineStr">
+        <is>
+          <t>VMware Cloud Foundation: Build, Manage and Secure [V9.1]</t>
+        </is>
+      </c>
+      <c r="C467" s="0" t="inlineStr">
+        <is>
+          <t>VMware</t>
+        </is>
+      </c>
+      <c r="D467" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E467" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F467" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G467" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H467" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I467" s="4" t="n">
+        <v>4850.0</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="inlineStr">
+        <is>
+          <t>VSICM80</t>
+        </is>
+      </c>
+      <c r="B468" s="0" t="inlineStr">
+        <is>
+          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+        </is>
+      </c>
+      <c r="C468" s="0" t="inlineStr">
+        <is>
+          <t>VMware</t>
+        </is>
+      </c>
+      <c r="D468" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E468" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F468" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G468" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H468" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I468" s="4" t="n">
+        <v>4250.0</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="inlineStr">
+        <is>
+          <t>VSICM80</t>
+        </is>
+      </c>
+      <c r="B469" s="0" t="inlineStr">
+        <is>
+          <t>VMware vSphere: Install, Configure, Manage [V8]</t>
+        </is>
+      </c>
+      <c r="C469" s="0" t="inlineStr">
+        <is>
+          <t>VMware</t>
+        </is>
+      </c>
+      <c r="D469" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E469" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F469" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G469" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H469" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I469" s="4" t="n">
+        <v>4250.0</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="inlineStr">
+        <is>
+          <t>VVFBMO</t>
+        </is>
+      </c>
+      <c r="B470" s="0" t="inlineStr">
+        <is>
+          <t>VMware vSphere Foundation: Build, Manage and Operate [V9.0]</t>
+        </is>
+      </c>
+      <c r="C470" s="0" t="inlineStr">
+        <is>
+          <t>VMware</t>
+        </is>
+      </c>
+      <c r="D470" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E470" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F470" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G470" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H470" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I470" s="4" t="n">
+        <v>4250.0</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="inlineStr">
+        <is>
+          <t>VCFBMS91</t>
+        </is>
+      </c>
+      <c r="B471" s="0" t="inlineStr">
+        <is>
+          <t>VMware Cloud Foundation: Build, Manage and Secure [V9.1]</t>
+        </is>
+      </c>
+      <c r="C471" s="0" t="inlineStr">
+        <is>
+          <t>VMware</t>
+        </is>
+      </c>
+      <c r="D471" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E471" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F471" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G471" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H471" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I471" s="4" t="n">
+        <v>4850.0</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="inlineStr">
+        <is>
+          <t>AWS-MLADAS-AITA</t>
+        </is>
+      </c>
+      <c r="B472" s="0" t="inlineStr">
+        <is>
+          <t>Building Advanced Agentic Systems on AWS</t>
+        </is>
+      </c>
+      <c r="C472" s="0" t="inlineStr">
+        <is>
+          <t>Amazon Web Services</t>
+        </is>
+      </c>
+      <c r="D472" s="0" t="inlineStr">
+        <is>
+          <t>11/10/26</t>
+        </is>
+      </c>
+      <c r="E472" s="0" t="inlineStr">
+        <is>
+          <t>11/10/26</t>
+        </is>
+      </c>
+      <c r="F472" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G472" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H472" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I472" s="4" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="inlineStr">
+        <is>
+          <t>AWS-ADVARC</t>
+        </is>
+      </c>
+      <c r="B473" s="0" t="inlineStr">
+        <is>
+          <t>Advanced Architecting on AWS</t>
+        </is>
+      </c>
+      <c r="C473" s="0" t="inlineStr">
+        <is>
+          <t>Amazon Web Services</t>
+        </is>
+      </c>
+      <c r="D473" s="0" t="inlineStr">
+        <is>
+          <t>11/17/26</t>
+        </is>
+      </c>
+      <c r="E473" s="0" t="inlineStr">
+        <is>
+          <t>11/19/26</t>
+        </is>
+      </c>
+      <c r="F473" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G473" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H473" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I473" s="4" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="inlineStr">
+        <is>
+          <t>AWS-MLADAS-AITA</t>
+        </is>
+      </c>
+      <c r="B474" s="0" t="inlineStr">
+        <is>
+          <t>Building Advanced Agentic Systems on AWS</t>
+        </is>
+      </c>
+      <c r="C474" s="0" t="inlineStr">
+        <is>
+          <t>Amazon Web Services</t>
+        </is>
+      </c>
+      <c r="D474" s="0" t="inlineStr">
+        <is>
+          <t>11/17/26</t>
+        </is>
+      </c>
+      <c r="E474" s="0" t="inlineStr">
+        <is>
+          <t>11/17/26</t>
+        </is>
+      </c>
+      <c r="F474" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G474" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H474" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I474" s="4" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="inlineStr">
+        <is>
+          <t>CCSA</t>
+        </is>
+      </c>
+      <c r="B475" s="0" t="inlineStr">
+        <is>
+          <t>Check Point Certified Security Administrator</t>
+        </is>
+      </c>
+      <c r="C475" s="0" t="inlineStr">
+        <is>
+          <t>Check Point</t>
+        </is>
+      </c>
+      <c r="D475" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E475" s="0" t="inlineStr">
+        <is>
+          <t>12/2/26</t>
+        </is>
+      </c>
+      <c r="F475" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G475" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H475" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I475" s="4" t="n">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="inlineStr">
+        <is>
+          <t>CCSA+CCSE</t>
+        </is>
+      </c>
+      <c r="B476" s="0" t="inlineStr">
+        <is>
+          <t>Check Point Cybersecurity Boot Camp</t>
+        </is>
+      </c>
+      <c r="C476" s="0" t="inlineStr">
+        <is>
+          <t>Check Point</t>
+        </is>
+      </c>
+      <c r="D476" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E476" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F476" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G476" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H476" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I476" s="4" t="n">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="0" t="inlineStr">
+        <is>
+          <t>CCSE</t>
+        </is>
+      </c>
+      <c r="B477" s="0" t="inlineStr">
+        <is>
+          <t>Check Point Certified Security Expert</t>
+        </is>
+      </c>
+      <c r="C477" s="0" t="inlineStr">
+        <is>
+          <t>Check Point</t>
+        </is>
+      </c>
+      <c r="D477" s="0" t="inlineStr">
+        <is>
+          <t>12/2/26</t>
+        </is>
+      </c>
+      <c r="E477" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F477" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G477" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H477" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I477" s="4" t="n">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="0" t="inlineStr">
+        <is>
+          <t>CTX-202</t>
+        </is>
+      </c>
+      <c r="B478" s="0" t="inlineStr">
+        <is>
+          <t>Citrix Citrix Platform Administration (2507 LTSR)</t>
+        </is>
+      </c>
+      <c r="C478" s="0" t="inlineStr">
+        <is>
+          <t>Citrix</t>
+        </is>
+      </c>
+      <c r="D478" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E478" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F478" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G478" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H478" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I478" s="4" t="n">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="0" t="inlineStr">
+        <is>
+          <t>NS-201</t>
+        </is>
+      </c>
+      <c r="B479" s="0" t="inlineStr">
+        <is>
+          <t>NetScaler ADC 14.x Administration</t>
+        </is>
+      </c>
+      <c r="C479" s="0" t="inlineStr">
+        <is>
+          <t>Citrix</t>
+        </is>
+      </c>
+      <c r="D479" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E479" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F479" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G479" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H479" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I479" s="4" t="n">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="0" t="inlineStr">
+        <is>
+          <t>CTX-202</t>
+        </is>
+      </c>
+      <c r="B480" s="0" t="inlineStr">
+        <is>
+          <t>Citrix Citrix Platform Administration (2507 LTSR)</t>
+        </is>
+      </c>
+      <c r="C480" s="0" t="inlineStr">
+        <is>
+          <t>Citrix</t>
+        </is>
+      </c>
+      <c r="D480" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E480" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F480" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G480" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H480" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I480" s="4" t="n">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="0" t="inlineStr">
+        <is>
+          <t>NSGW-203</t>
+        </is>
+      </c>
+      <c r="B481" s="0" t="inlineStr">
+        <is>
+          <t>NetScaler Gateway 14.x Administration for Citrix Environments</t>
+        </is>
+      </c>
+      <c r="C481" s="0" t="inlineStr">
+        <is>
+          <t>Citrix</t>
+        </is>
+      </c>
+      <c r="D481" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E481" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F481" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G481" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H481" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I481" s="4" t="n">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B482" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C482" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D482" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E482" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F482" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G482" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H482" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I482" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B483" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C483" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D483" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E483" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F483" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G483" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H483" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I483" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B484" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C484" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D484" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E484" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F484" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G484" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H484" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I484" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B485" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C485" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D485" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E485" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F485" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G485" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H485" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I485" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="0" t="inlineStr">
+        <is>
+          <t>Linux+v8</t>
+        </is>
+      </c>
+      <c r="B486" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Linux+</t>
+        </is>
+      </c>
+      <c r="C486" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D486" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E486" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F486" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G486" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H486" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I486" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B487" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C487" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D487" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E487" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F487" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G487" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H487" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I487" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="0" t="inlineStr">
+        <is>
+          <t>SecAI+v1</t>
+        </is>
+      </c>
+      <c r="B488" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA SecAI+</t>
+        </is>
+      </c>
+      <c r="C488" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D488" s="0" t="inlineStr">
+        <is>
+          <t>12/8/26</t>
+        </is>
+      </c>
+      <c r="E488" s="0" t="inlineStr">
+        <is>
+          <t>12/10/26</t>
+        </is>
+      </c>
+      <c r="F488" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G488" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H488" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I488" s="4" t="n">
+        <v>1795.0</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B489" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C489" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D489" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E489" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F489" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G489" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H489" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I489" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B490" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C490" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D490" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E490" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F490" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G490" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H490" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I490" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="0" t="inlineStr">
+        <is>
+          <t>Data+v2</t>
+        </is>
+      </c>
+      <c r="B491" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Data+</t>
+        </is>
+      </c>
+      <c r="C491" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D491" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E491" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F491" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G491" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H491" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I491" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B492" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C492" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D492" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E492" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F492" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G492" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H492" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I492" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B493" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C493" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D493" s="0" t="inlineStr">
+        <is>
+          <t>1/11/27</t>
+        </is>
+      </c>
+      <c r="E493" s="0" t="inlineStr">
+        <is>
+          <t>1/15/27</t>
+        </is>
+      </c>
+      <c r="F493" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G493" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H493" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I493" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="0" t="inlineStr">
+        <is>
+          <t>Server+v5</t>
+        </is>
+      </c>
+      <c r="B494" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Server+</t>
+        </is>
+      </c>
+      <c r="C494" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D494" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E494" s="0" t="inlineStr">
+        <is>
+          <t>1/22/27</t>
+        </is>
+      </c>
+      <c r="F494" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G494" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H494" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I494" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B495" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C495" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D495" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E495" s="0" t="inlineStr">
+        <is>
+          <t>1/22/27</t>
+        </is>
+      </c>
+      <c r="F495" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G495" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H495" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I495" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="0" t="inlineStr">
+        <is>
+          <t>SecAI+v1</t>
+        </is>
+      </c>
+      <c r="B496" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA SecAI+</t>
+        </is>
+      </c>
+      <c r="C496" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D496" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E496" s="0" t="inlineStr">
+        <is>
+          <t>1/20/27</t>
+        </is>
+      </c>
+      <c r="F496" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G496" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H496" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I496" s="4" t="n">
+        <v>1795.0</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B497" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C497" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D497" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E497" s="0" t="inlineStr">
+        <is>
+          <t>1/22/27</t>
+        </is>
+      </c>
+      <c r="F497" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G497" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H497" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I497" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="0" t="inlineStr">
+        <is>
+          <t>Project+v5</t>
+        </is>
+      </c>
+      <c r="B498" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Project+</t>
+        </is>
+      </c>
+      <c r="C498" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D498" s="0" t="inlineStr">
+        <is>
+          <t>1/25/27</t>
+        </is>
+      </c>
+      <c r="E498" s="0" t="inlineStr">
+        <is>
+          <t>1/29/27</t>
+        </is>
+      </c>
+      <c r="F498" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G498" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H498" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I498" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B499" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C499" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D499" s="0" t="inlineStr">
+        <is>
+          <t>1/25/27</t>
+        </is>
+      </c>
+      <c r="E499" s="0" t="inlineStr">
+        <is>
+          <t>1/29/27</t>
+        </is>
+      </c>
+      <c r="F499" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G499" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H499" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I499" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="0" t="inlineStr">
+        <is>
+          <t>Cloud+v4</t>
+        </is>
+      </c>
+      <c r="B500" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cloud+</t>
+        </is>
+      </c>
+      <c r="C500" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D500" s="0" t="inlineStr">
+        <is>
+          <t>2/1/27</t>
+        </is>
+      </c>
+      <c r="E500" s="0" t="inlineStr">
+        <is>
+          <t>2/5/27</t>
+        </is>
+      </c>
+      <c r="F500" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G500" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H500" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I500" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B501" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C501" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D501" s="0" t="inlineStr">
+        <is>
+          <t>2/15/27</t>
+        </is>
+      </c>
+      <c r="E501" s="0" t="inlineStr">
+        <is>
+          <t>2/19/27</t>
+        </is>
+      </c>
+      <c r="F501" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G501" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H501" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I501" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="0" t="inlineStr">
+        <is>
+          <t>Data+v2</t>
+        </is>
+      </c>
+      <c r="B502" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Data+</t>
+        </is>
+      </c>
+      <c r="C502" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D502" s="0" t="inlineStr">
+        <is>
+          <t>2/15/27</t>
+        </is>
+      </c>
+      <c r="E502" s="0" t="inlineStr">
+        <is>
+          <t>2/19/27</t>
+        </is>
+      </c>
+      <c r="F502" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G502" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H502" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I502" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B503" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C503" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D503" s="0" t="inlineStr">
+        <is>
+          <t>2/15/27</t>
+        </is>
+      </c>
+      <c r="E503" s="0" t="inlineStr">
+        <is>
+          <t>2/19/27</t>
+        </is>
+      </c>
+      <c r="F503" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G503" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H503" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I503" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B504" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C504" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D504" s="0" t="inlineStr">
+        <is>
+          <t>2/15/27</t>
+        </is>
+      </c>
+      <c r="E504" s="0" t="inlineStr">
+        <is>
+          <t>2/19/27</t>
+        </is>
+      </c>
+      <c r="F504" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G504" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H504" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I504" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B505" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C505" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D505" s="0" t="inlineStr">
+        <is>
+          <t>2/22/27</t>
+        </is>
+      </c>
+      <c r="E505" s="0" t="inlineStr">
+        <is>
+          <t>2/26/27</t>
+        </is>
+      </c>
+      <c r="F505" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G505" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H505" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I505" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="0" t="inlineStr">
+        <is>
+          <t>Linux+v8</t>
+        </is>
+      </c>
+      <c r="B506" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Linux+</t>
+        </is>
+      </c>
+      <c r="C506" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D506" s="0" t="inlineStr">
+        <is>
+          <t>3/8/27</t>
+        </is>
+      </c>
+      <c r="E506" s="0" t="inlineStr">
+        <is>
+          <t>3/12/27</t>
+        </is>
+      </c>
+      <c r="F506" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G506" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H506" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I506" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B507" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C507" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D507" s="0" t="inlineStr">
+        <is>
+          <t>3/8/27</t>
+        </is>
+      </c>
+      <c r="E507" s="0" t="inlineStr">
+        <is>
+          <t>3/12/27</t>
+        </is>
+      </c>
+      <c r="F507" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G507" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H507" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I507" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B508" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C508" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D508" s="0" t="inlineStr">
+        <is>
+          <t>3/15/27</t>
+        </is>
+      </c>
+      <c r="E508" s="0" t="inlineStr">
+        <is>
+          <t>3/19/27</t>
+        </is>
+      </c>
+      <c r="F508" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G508" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H508" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I508" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="inlineStr">
+        <is>
+          <t>SecAI+v1</t>
+        </is>
+      </c>
+      <c r="B509" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA SecAI+</t>
+        </is>
+      </c>
+      <c r="C509" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D509" s="0" t="inlineStr">
+        <is>
+          <t>3/17/27</t>
+        </is>
+      </c>
+      <c r="E509" s="0" t="inlineStr">
+        <is>
+          <t>3/19/27</t>
+        </is>
+      </c>
+      <c r="F509" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G509" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H509" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I509" s="4" t="n">
+        <v>1795.0</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B510" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C510" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D510" s="0" t="inlineStr">
+        <is>
+          <t>3/22/27</t>
+        </is>
+      </c>
+      <c r="E510" s="0" t="inlineStr">
+        <is>
+          <t>3/26/27</t>
+        </is>
+      </c>
+      <c r="F510" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G510" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H510" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I510" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B511" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C511" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D511" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E511" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F511" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G511" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H511" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I511" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B512" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C512" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D512" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E512" s="0" t="inlineStr">
+        <is>
+          <t>4/16/27</t>
+        </is>
+      </c>
+      <c r="F512" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G512" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H512" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I512" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B513" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C513" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D513" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E513" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F513" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G513" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H513" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I513" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B514" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C514" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D514" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E514" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F514" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G514" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H514" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I514" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="inlineStr">
+        <is>
+          <t>Server+v5</t>
+        </is>
+      </c>
+      <c r="B515" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Server+</t>
+        </is>
+      </c>
+      <c r="C515" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D515" s="0" t="inlineStr">
+        <is>
+          <t>4/19/27</t>
+        </is>
+      </c>
+      <c r="E515" s="0" t="inlineStr">
+        <is>
+          <t>4/23/27</t>
+        </is>
+      </c>
+      <c r="F515" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G515" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H515" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I515" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="inlineStr">
+        <is>
+          <t>Project+v5</t>
+        </is>
+      </c>
+      <c r="B516" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Project+</t>
+        </is>
+      </c>
+      <c r="C516" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D516" s="0" t="inlineStr">
+        <is>
+          <t>4/26/27</t>
+        </is>
+      </c>
+      <c r="E516" s="0" t="inlineStr">
+        <is>
+          <t>4/30/27</t>
+        </is>
+      </c>
+      <c r="F516" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G516" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H516" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I516" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="inlineStr">
+        <is>
+          <t>Cloud+v4</t>
+        </is>
+      </c>
+      <c r="B517" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cloud+</t>
+        </is>
+      </c>
+      <c r="C517" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D517" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E517" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F517" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G517" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H517" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I517" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B518" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C518" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D518" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E518" s="0" t="inlineStr">
+        <is>
+          <t>5/14/27</t>
+        </is>
+      </c>
+      <c r="F518" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G518" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H518" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I518" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="inlineStr">
+        <is>
+          <t>Data+v2</t>
+        </is>
+      </c>
+      <c r="B519" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Data+</t>
+        </is>
+      </c>
+      <c r="C519" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D519" s="0" t="inlineStr">
+        <is>
+          <t>5/15/27</t>
+        </is>
+      </c>
+      <c r="E519" s="0" t="inlineStr">
+        <is>
+          <t>5/19/27</t>
+        </is>
+      </c>
+      <c r="F519" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G519" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H519" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I519" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="inlineStr">
+        <is>
+          <t>SecAI+v1</t>
+        </is>
+      </c>
+      <c r="B520" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA SecAI+</t>
+        </is>
+      </c>
+      <c r="C520" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D520" s="0" t="inlineStr">
+        <is>
+          <t>5/19/27</t>
+        </is>
+      </c>
+      <c r="E520" s="0" t="inlineStr">
+        <is>
+          <t>5/21/27</t>
+        </is>
+      </c>
+      <c r="F520" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G520" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H520" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I520" s="4" t="n">
+        <v>1795.0</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B521" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C521" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D521" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E521" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F521" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G521" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H521" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I521" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="inlineStr">
+        <is>
+          <t>CySA+v4</t>
+        </is>
+      </c>
+      <c r="B522" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Cybersecurity Analyst</t>
+        </is>
+      </c>
+      <c r="C522" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D522" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E522" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F522" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G522" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H522" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I522" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B523" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C523" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D523" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E523" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F523" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G523" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H523" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I523" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="inlineStr">
+        <is>
+          <t>Linux+v8</t>
+        </is>
+      </c>
+      <c r="B524" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Linux+</t>
+        </is>
+      </c>
+      <c r="C524" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D524" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E524" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F524" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G524" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H524" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I524" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="inlineStr">
+        <is>
+          <t>A+v15</t>
+        </is>
+      </c>
+      <c r="B525" s="0" t="inlineStr">
+        <is>
+          <t> CompTIA A+</t>
+        </is>
+      </c>
+      <c r="C525" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D525" s="0" t="inlineStr">
+        <is>
+          <t>6/14/27</t>
+        </is>
+      </c>
+      <c r="E525" s="0" t="inlineStr">
+        <is>
+          <t>6/18/27</t>
+        </is>
+      </c>
+      <c r="F525" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G525" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H525" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I525" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="inlineStr">
+        <is>
+          <t>Security+v7</t>
+        </is>
+      </c>
+      <c r="B526" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Security+</t>
+        </is>
+      </c>
+      <c r="C526" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D526" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E526" s="0" t="inlineStr">
+        <is>
+          <t>6/25/27</t>
+        </is>
+      </c>
+      <c r="F526" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G526" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H526" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I526" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="inlineStr">
+        <is>
+          <t>Network+v9</t>
+        </is>
+      </c>
+      <c r="B527" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA Network+</t>
+        </is>
+      </c>
+      <c r="C527" s="0" t="inlineStr">
+        <is>
+          <t>CompTIA</t>
+        </is>
+      </c>
+      <c r="D527" s="0" t="inlineStr">
+        <is>
+          <t>6/21/27</t>
+        </is>
+      </c>
+      <c r="E527" s="0" t="inlineStr">
+        <is>
+          <t>6/25/27</t>
+        </is>
+      </c>
+      <c r="F527" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G527" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H527" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I527" s="4" t="n">
+        <v>2495.0</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B528" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C528" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D528" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E528" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F528" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G528" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H528" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I528" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="inlineStr">
+        <is>
+          <t>CEH</t>
+        </is>
+      </c>
+      <c r="B529" s="0" t="inlineStr">
+        <is>
+          <t>Certified Ethical Hacker v13</t>
+        </is>
+      </c>
+      <c r="C529" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D529" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E529" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F529" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G529" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H529" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I529" s="4" t="n">
+        <v>3495.0</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B530" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C530" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D530" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E530" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F530" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G530" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H530" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I530" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B531" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C531" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D531" s="0" t="inlineStr">
+        <is>
+          <t>1/18/27</t>
+        </is>
+      </c>
+      <c r="E531" s="0" t="inlineStr">
+        <is>
+          <t>1/22/27</t>
+        </is>
+      </c>
+      <c r="F531" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G531" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H531" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I531" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="inlineStr">
+        <is>
+          <t>CEH</t>
+        </is>
+      </c>
+      <c r="B532" s="0" t="inlineStr">
+        <is>
+          <t>Certified Ethical Hacker v13</t>
+        </is>
+      </c>
+      <c r="C532" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D532" s="0" t="inlineStr">
+        <is>
+          <t>2/22/27</t>
+        </is>
+      </c>
+      <c r="E532" s="0" t="inlineStr">
+        <is>
+          <t>2/26/27</t>
+        </is>
+      </c>
+      <c r="F532" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G532" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H532" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I532" s="4" t="n">
+        <v>3495.0</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B533" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C533" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D533" s="0" t="inlineStr">
+        <is>
+          <t>2/22/27</t>
+        </is>
+      </c>
+      <c r="E533" s="0" t="inlineStr">
+        <is>
+          <t>2/26/27</t>
+        </is>
+      </c>
+      <c r="F533" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G533" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H533" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I533" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B534" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C534" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D534" s="0" t="inlineStr">
+        <is>
+          <t>3/29/27</t>
+        </is>
+      </c>
+      <c r="E534" s="0" t="inlineStr">
+        <is>
+          <t>4/2/27</t>
+        </is>
+      </c>
+      <c r="F534" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G534" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H534" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I534" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B535" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C535" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D535" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E535" s="0" t="inlineStr">
+        <is>
+          <t>5/7/27</t>
+        </is>
+      </c>
+      <c r="F535" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G535" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H535" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I535" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="inlineStr">
+        <is>
+          <t>CEH</t>
+        </is>
+      </c>
+      <c r="B536" s="0" t="inlineStr">
+        <is>
+          <t>Certified Ethical Hacker v13</t>
+        </is>
+      </c>
+      <c r="C536" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D536" s="0" t="inlineStr">
+        <is>
+          <t>5/24/27</t>
+        </is>
+      </c>
+      <c r="E536" s="0" t="inlineStr">
+        <is>
+          <t>5/28/27</t>
+        </is>
+      </c>
+      <c r="F536" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G536" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H536" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I536" s="4" t="n">
+        <v>3495.0</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="inlineStr">
+        <is>
+          <t>CISSP</t>
+        </is>
+      </c>
+      <c r="B537" s="0" t="inlineStr">
+        <is>
+          <t>Certified Information Systems Security Professional</t>
+        </is>
+      </c>
+      <c r="C537" s="0" t="inlineStr">
+        <is>
+          <t>CyberSecurity</t>
+        </is>
+      </c>
+      <c r="D537" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E537" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F537" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G537" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H537" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I537" s="4" t="n">
+        <v>3395.0</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="inlineStr">
+        <is>
+          <t>CKA</t>
+        </is>
+      </c>
+      <c r="B538" s="0" t="inlineStr">
+        <is>
+          <t>Certified Kubernetes Administrator</t>
+        </is>
+      </c>
+      <c r="C538" s="0" t="inlineStr">
+        <is>
+          <t>DevOps</t>
+        </is>
+      </c>
+      <c r="D538" s="0" t="inlineStr">
+        <is>
+          <t>11/30/26</t>
+        </is>
+      </c>
+      <c r="E538" s="0" t="inlineStr">
+        <is>
+          <t>12/4/26</t>
+        </is>
+      </c>
+      <c r="F538" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G538" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H538" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I538" s="4" t="n">
+        <v>2895.0</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="inlineStr">
+        <is>
+          <t>F5Admin</t>
+        </is>
+      </c>
+      <c r="B539" s="0" t="inlineStr">
+        <is>
+          <t>F5 Networks Administering BIG-IP</t>
+        </is>
+      </c>
+      <c r="C539" s="0" t="inlineStr">
+        <is>
+          <t>F5</t>
+        </is>
+      </c>
+      <c r="D539" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E539" s="0" t="inlineStr">
+        <is>
+          <t>11/17/26</t>
+        </is>
+      </c>
+      <c r="F539" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G539" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H539" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I539" s="4" t="n">
+        <v>2640.0</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="inlineStr">
+        <is>
+          <t>F5LTM</t>
+        </is>
+      </c>
+      <c r="B540" s="0" t="inlineStr">
+        <is>
+          <t>F5 Networks Configuring BIG-IP LTM - Local Traffic Manager</t>
+        </is>
+      </c>
+      <c r="C540" s="0" t="inlineStr">
+        <is>
+          <t>F5</t>
+        </is>
+      </c>
+      <c r="D540" s="0" t="inlineStr">
+        <is>
+          <t>11/18/26</t>
+        </is>
+      </c>
+      <c r="E540" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F540" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G540" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H540" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I540" s="4" t="n">
+        <v>3960.0</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="inlineStr">
+        <is>
+          <t>F5DNS</t>
+        </is>
+      </c>
+      <c r="B541" s="0" t="inlineStr">
+        <is>
+          <t>F5 Networks Configuring BIG-IP - Domain Name System</t>
+        </is>
+      </c>
+      <c r="C541" s="0" t="inlineStr">
+        <is>
+          <t>F5</t>
+        </is>
+      </c>
+      <c r="D541" s="0" t="inlineStr">
+        <is>
+          <t>1/4/27</t>
+        </is>
+      </c>
+      <c r="E541" s="0" t="inlineStr">
+        <is>
+          <t>1/5/27</t>
+        </is>
+      </c>
+      <c r="F541" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G541" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H541" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I541" s="4" t="n">
+        <v>2640.0</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Bridge</t>
+        </is>
+      </c>
+      <c r="B542" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation Bridge</t>
+        </is>
+      </c>
+      <c r="C542" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D542" s="0" t="inlineStr">
+        <is>
+          <t>11/9/26</t>
+        </is>
+      </c>
+      <c r="E542" s="0" t="inlineStr">
+        <is>
+          <t>11/9/26</t>
+        </is>
+      </c>
+      <c r="F542" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G542" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H542" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I542" s="4" t="n">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B543" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C543" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D543" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E543" s="0" t="inlineStr">
+        <is>
+          <t>11/18/26</t>
+        </is>
+      </c>
+      <c r="F543" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G543" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H543" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I543" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B544" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C544" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D544" s="0" t="inlineStr">
+        <is>
+          <t>12/9/26</t>
+        </is>
+      </c>
+      <c r="E544" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F544" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G544" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H544" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I544" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Bridge</t>
+        </is>
+      </c>
+      <c r="B545" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation Bridge</t>
+        </is>
+      </c>
+      <c r="C545" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D545" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E545" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="F545" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G545" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H545" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I545" s="4" t="n">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B546" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C546" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D546" s="0" t="inlineStr">
+        <is>
+          <t>1/11/27</t>
+        </is>
+      </c>
+      <c r="E546" s="0" t="inlineStr">
+        <is>
+          <t>1/13/27</t>
+        </is>
+      </c>
+      <c r="F546" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G546" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H546" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I546" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B547" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C547" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D547" s="0" t="inlineStr">
+        <is>
+          <t>2/8/27</t>
+        </is>
+      </c>
+      <c r="E547" s="0" t="inlineStr">
+        <is>
+          <t>2/10/27</t>
+        </is>
+      </c>
+      <c r="F547" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G547" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H547" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I547" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Bridge</t>
+        </is>
+      </c>
+      <c r="B548" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation Bridge</t>
+        </is>
+      </c>
+      <c r="C548" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D548" s="0" t="inlineStr">
+        <is>
+          <t>2/12/27</t>
+        </is>
+      </c>
+      <c r="E548" s="0" t="inlineStr">
+        <is>
+          <t>2/12/27</t>
+        </is>
+      </c>
+      <c r="F548" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G548" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H548" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I548" s="4" t="n">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B549" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C549" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D549" s="0" t="inlineStr">
+        <is>
+          <t>3/8/27</t>
+        </is>
+      </c>
+      <c r="E549" s="0" t="inlineStr">
+        <is>
+          <t>3/10/27</t>
+        </is>
+      </c>
+      <c r="F549" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G549" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H549" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I549" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B550" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C550" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D550" s="0" t="inlineStr">
+        <is>
+          <t>4/5/27</t>
+        </is>
+      </c>
+      <c r="E550" s="0" t="inlineStr">
+        <is>
+          <t>4/7/27</t>
+        </is>
+      </c>
+      <c r="F550" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G550" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H550" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I550" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Bridge</t>
+        </is>
+      </c>
+      <c r="B551" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation Bridge</t>
+        </is>
+      </c>
+      <c r="C551" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D551" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="E551" s="0" t="inlineStr">
+        <is>
+          <t>4/20/27</t>
+        </is>
+      </c>
+      <c r="F551" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G551" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H551" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I551" s="4" t="n">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B552" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C552" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D552" s="0" t="inlineStr">
+        <is>
+          <t>5/3/27</t>
+        </is>
+      </c>
+      <c r="E552" s="0" t="inlineStr">
+        <is>
+          <t>5/5/27</t>
+        </is>
+      </c>
+      <c r="F552" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G552" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H552" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I552" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation</t>
+        </is>
+      </c>
+      <c r="B553" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation with Exam Voucher </t>
+        </is>
+      </c>
+      <c r="C553" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D553" s="0" t="inlineStr">
+        <is>
+          <t>6/2/27</t>
+        </is>
+      </c>
+      <c r="E553" s="0" t="inlineStr">
+        <is>
+          <t>6/4/27</t>
+        </is>
+      </c>
+      <c r="F553" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G553" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H553" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I553" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Bridge</t>
+        </is>
+      </c>
+      <c r="B554" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®5 Foundation Bridge</t>
+        </is>
+      </c>
+      <c r="C554" s="0" t="inlineStr">
+        <is>
+          <t>ITIL®</t>
+        </is>
+      </c>
+      <c r="D554" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="E554" s="0" t="inlineStr">
+        <is>
+          <t>6/11/27</t>
+        </is>
+      </c>
+      <c r="F554" s="0" t="inlineStr">
+        <is>
+          <t>1 Day</t>
+        </is>
+      </c>
+      <c r="G554" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H554" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I554" s="4" t="n">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="inlineStr">
+        <is>
+          <t>NECA</t>
+        </is>
+      </c>
+      <c r="B555" s="0" t="inlineStr">
+        <is>
+          <t>Nutanix Enterprise Cloud Administration</t>
+        </is>
+      </c>
+      <c r="C555" s="0" t="inlineStr">
+        <is>
+          <t>Nutanix</t>
+        </is>
+      </c>
+      <c r="D555" s="0" t="inlineStr">
+        <is>
+          <t>1/5/27</t>
+        </is>
+      </c>
+      <c r="E555" s="0" t="inlineStr">
+        <is>
+          <t>1/8/27</t>
+        </is>
+      </c>
+      <c r="F555" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G555" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H555" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I555" s="4" t="n">
+        <v>4500.0</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="inlineStr">
+        <is>
+          <t>OH8AO</t>
+        </is>
+      </c>
+      <c r="B556" s="0" t="inlineStr">
+        <is>
+          <t>Horizon® 8: Administration and Operations</t>
+        </is>
+      </c>
+      <c r="C556" s="0" t="inlineStr">
+        <is>
+          <t>Omnissa</t>
+        </is>
+      </c>
+      <c r="D556" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E556" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F556" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G556" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H556" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I556" s="4" t="n">
+        <v>6000.0</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="inlineStr">
+        <is>
+          <t>OH8ICM</t>
+        </is>
+      </c>
+      <c r="B557" s="0" t="inlineStr">
+        <is>
+          <t>Horizon 8: Install, Configure, and Manage</t>
+        </is>
+      </c>
+      <c r="C557" s="0" t="inlineStr">
+        <is>
+          <t>Omnissa</t>
+        </is>
+      </c>
+      <c r="D557" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E557" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F557" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G557" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H557" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I557" s="4" t="n">
+        <v>4250.0</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="inlineStr">
+        <is>
+          <t>OHFT</t>
+        </is>
+      </c>
+      <c r="B558" s="0" t="inlineStr">
+        <is>
+          <t>Omnissa Horizon Fast Track</t>
+        </is>
+      </c>
+      <c r="C558" s="0" t="inlineStr">
+        <is>
+          <t>Omnissa</t>
+        </is>
+      </c>
+      <c r="D558" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E558" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F558" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G558" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H558" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I558" s="4" t="n">
+        <v>6000.0</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="inlineStr">
+        <is>
+          <t>ANS201FT</t>
+        </is>
+      </c>
+      <c r="B559" s="0" t="inlineStr">
+        <is>
+          <t>Network Automation with Ansible Fast Track</t>
+        </is>
+      </c>
+      <c r="C559" s="0" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D559" s="0" t="inlineStr">
+        <is>
+          <t>11/19/26</t>
+        </is>
+      </c>
+      <c r="E559" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F559" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G559" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H559" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I559" s="4" t="n">
+        <v>1895.0</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="inlineStr">
+        <is>
+          <t>EDU-210</t>
+        </is>
+      </c>
+      <c r="B560" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Firewall Essentials: Configuration &amp; Management V11.0</t>
+        </is>
+      </c>
+      <c r="C560" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Networks</t>
+        </is>
+      </c>
+      <c r="D560" s="0" t="inlineStr">
+        <is>
+          <t>11/16/26</t>
+        </is>
+      </c>
+      <c r="E560" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F560" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G560" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H560" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I560" s="4" t="n">
+        <v>4995.0</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="inlineStr">
+        <is>
+          <t>EDU-330</t>
+        </is>
+      </c>
+      <c r="B561" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Firewall: Troubleshooting V11.0</t>
+        </is>
+      </c>
+      <c r="C561" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Networks</t>
+        </is>
+      </c>
+      <c r="D561" s="0" t="inlineStr">
+        <is>
+          <t>11/18/26</t>
+        </is>
+      </c>
+      <c r="E561" s="0" t="inlineStr">
+        <is>
+          <t>11/20/26</t>
+        </is>
+      </c>
+      <c r="F561" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G561" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H561" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I561" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="inlineStr">
+        <is>
+          <t>PAN-NGFW</t>
+        </is>
+      </c>
+      <c r="B562" s="0" t="inlineStr">
+        <is>
+          <t>Panorama: NGFW Management (PAN-NGFW)</t>
+        </is>
+      </c>
+      <c r="C562" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Networks</t>
+        </is>
+      </c>
+      <c r="D562" s="0" t="inlineStr">
+        <is>
+          <t>12/7/26</t>
+        </is>
+      </c>
+      <c r="E562" s="0" t="inlineStr">
+        <is>
+          <t>12/8/26</t>
+        </is>
+      </c>
+      <c r="F562" s="0" t="inlineStr">
+        <is>
+          <t>2 Days</t>
+        </is>
+      </c>
+      <c r="G562" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H562" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I562" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="inlineStr">
+        <is>
+          <t>EDU-330</t>
+        </is>
+      </c>
+      <c r="B563" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Firewall: Troubleshooting V11.0</t>
+        </is>
+      </c>
+      <c r="C563" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Networks</t>
+        </is>
+      </c>
+      <c r="D563" s="0" t="inlineStr">
+        <is>
+          <t>12/9/26</t>
+        </is>
+      </c>
+      <c r="E563" s="0" t="inlineStr">
+        <is>
+          <t>12/11/26</t>
+        </is>
+      </c>
+      <c r="F563" s="0" t="inlineStr">
+        <is>
+          <t>3 Days</t>
+        </is>
+      </c>
+      <c r="G563" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H563" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I563" s="4" t="n">
+        <v>2995.0</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="inlineStr">
+        <is>
+          <t>EDU-210</t>
+        </is>
+      </c>
+      <c r="B564" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Firewall Essentials: Configuration &amp; Management V11.0</t>
+        </is>
+      </c>
+      <c r="C564" s="0" t="inlineStr">
+        <is>
+          <t>Palo Alto Networks</t>
+        </is>
+      </c>
+      <c r="D564" s="0" t="inlineStr">
+        <is>
+          <t>12/14/26</t>
+        </is>
+      </c>
+      <c r="E564" s="0" t="inlineStr">
+        <is>
+          <t>12/18/26</t>
+        </is>
+      </c>
+      <c r="F564" s="0" t="inlineStr">
+        <is>
+          <t>5 Days</t>
+        </is>
+      </c>
+      <c r="G564" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H564" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I564" s="4" t="n">
+        <v>4995.0</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="inlineStr">
+        <is>
           <t>PMP-EP</t>
         </is>
       </c>
-      <c r="B303" s="0" t="inlineStr">
+      <c r="B565" s="0" t="inlineStr">
         <is>
           <t>Project Management Professional (PMP)® Certification Exam Prep</t>
         </is>
       </c>
-      <c r="C303" s="0" t="inlineStr">
+      <c r="C565" s="0" t="inlineStr">
         <is>
           <t>PMI</t>
         </is>
       </c>
-      <c r="D303" s="0" t="inlineStr">
+      <c r="D565" s="0" t="inlineStr">
         <is>
           <t>11/9/26</t>
         </is>
       </c>
-      <c r="E303" s="0" t="inlineStr">
+      <c r="E565" s="0" t="inlineStr">
         <is>
           <t>11/12/26</t>
         </is>
       </c>
-      <c r="F303" s="0" t="inlineStr">
+      <c r="F565" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
-      <c r="G303" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I303" s="4" t="n">
+      <c r="G565" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H565" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I565" s="4" t="n">
         <v>1995.0</v>
       </c>
     </row>
-    <row r="304">
-      <c r="A304" s="0" t="inlineStr">
+    <row r="566">
+      <c r="A566" s="0" t="inlineStr">
         <is>
           <t>PMP-EP</t>
         </is>
       </c>
-      <c r="B304" s="0" t="inlineStr">
+      <c r="B566" s="0" t="inlineStr">
         <is>
           <t>Project Management Professional (PMP)® Certification Exam Prep</t>
         </is>
       </c>
-      <c r="C304" s="0" t="inlineStr">
+      <c r="C566" s="0" t="inlineStr">
         <is>
           <t>PMI</t>
         </is>
       </c>
-      <c r="D304" s="0" t="inlineStr">
+      <c r="D566" s="0" t="inlineStr">
         <is>
           <t>12/7/26</t>
         </is>
       </c>
-      <c r="E304" s="0" t="inlineStr">
+      <c r="E566" s="0" t="inlineStr">
         <is>
           <t>12/10/26</t>
         </is>
       </c>
-      <c r="F304" s="0" t="inlineStr">
+      <c r="F566" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
-      <c r="G304" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I304" s="4" t="n">
+      <c r="G566" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H566" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I566" s="4" t="n">
         <v>1995.0</v>
       </c>
     </row>
-    <row r="305">
-      <c r="A305" s="0" t="inlineStr">
+    <row r="567">
+      <c r="A567" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B567" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C567" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D567" s="0" t="inlineStr">
+        <is>
+          <t>1/11/27</t>
+        </is>
+      </c>
+      <c r="E567" s="0" t="inlineStr">
+        <is>
+          <t>1/14/27</t>
+        </is>
+      </c>
+      <c r="F567" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G567" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H567" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I567" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B568" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C568" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D568" s="0" t="inlineStr">
+        <is>
+          <t>2/8/27</t>
+        </is>
+      </c>
+      <c r="E568" s="0" t="inlineStr">
+        <is>
+          <t>2/11/27</t>
+        </is>
+      </c>
+      <c r="F568" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G568" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H568" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I568" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B569" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C569" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D569" s="0" t="inlineStr">
+        <is>
+          <t>3/8/27</t>
+        </is>
+      </c>
+      <c r="E569" s="0" t="inlineStr">
+        <is>
+          <t>3/11/27</t>
+        </is>
+      </c>
+      <c r="F569" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G569" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H569" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I569" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B570" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C570" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D570" s="0" t="inlineStr">
+        <is>
+          <t>4/12/27</t>
+        </is>
+      </c>
+      <c r="E570" s="0" t="inlineStr">
+        <is>
+          <t>4/15/27</t>
+        </is>
+      </c>
+      <c r="F570" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G570" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H570" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I570" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B571" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C571" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D571" s="0" t="inlineStr">
+        <is>
+          <t>5/10/27</t>
+        </is>
+      </c>
+      <c r="E571" s="0" t="inlineStr">
+        <is>
+          <t>5/13/27</t>
+        </is>
+      </c>
+      <c r="F571" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G571" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H571" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I571" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="inlineStr">
+        <is>
+          <t>PMP-EP</t>
+        </is>
+      </c>
+      <c r="B572" s="0" t="inlineStr">
+        <is>
+          <t>Project Management Professional (PMP)® Certification Exam Prep</t>
+        </is>
+      </c>
+      <c r="C572" s="0" t="inlineStr">
+        <is>
+          <t>PMI</t>
+        </is>
+      </c>
+      <c r="D572" s="0" t="inlineStr">
+        <is>
+          <t>6/7/27</t>
+        </is>
+      </c>
+      <c r="E572" s="0" t="inlineStr">
+        <is>
+          <t>6/10/27</t>
+        </is>
+      </c>
+      <c r="F572" s="0" t="inlineStr">
+        <is>
+          <t>4 Days</t>
+        </is>
+      </c>
+      <c r="G572" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H572" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I572" s="4" t="n">
+        <v>1995.0</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="inlineStr">
         <is>
           <t>VMCE-13</t>
         </is>
       </c>
-      <c r="B305" s="0" t="inlineStr">
+      <c r="B573" s="0" t="inlineStr">
         <is>
           <t>Veeam Backup &amp; Replication v13: Configure, Manage, and Recover</t>
         </is>
       </c>
-      <c r="C305" s="0" t="inlineStr">
+      <c r="C573" s="0" t="inlineStr">
         <is>
           <t>Veeam</t>
         </is>
       </c>
-      <c r="D305" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F305" s="0" t="inlineStr">
+      <c r="D573" s="0" t="inlineStr">
+        <is>
+          <t>11/10/26</t>
+        </is>
+      </c>
+      <c r="E573" s="0" t="inlineStr">
+        <is>
+          <t>11/13/26</t>
+        </is>
+      </c>
+      <c r="F573" s="0" t="inlineStr">
         <is>
           <t>4 Days</t>
         </is>
       </c>
-      <c r="G305" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I305" s="4" t="n">
+      <c r="G573" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="H573" s="0" t="inlineStr">
+        <is>
+          <t>Live Online Americas</t>
+        </is>
+      </c>
+      <c r="I573" s="4" t="n">
         <v>4000.0</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>